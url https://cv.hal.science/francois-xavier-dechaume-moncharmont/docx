--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -210,7530 +210,7798 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
+                <w:t xml:space="preserve">Functional response predicts invasiveness but not trophic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lelièvre</w:t>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Gaigné</w:t>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mortreux</w:t>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (1), pp.e70175. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.70175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486284v1</w:t>
+                <w:t xml:space="preserve">hal-05572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All‐in‐one, versatile and low‐cost experimental set‐up to implement environmental stochasticity in mesocosms ( PiStoch )</w:t>
+                <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Souques</w:t>
+                <w:t xml:space="preserve">Yann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+                <w:t xml:space="preserve">Emilien Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Eymard-Dauphin</w:t>
+                <w:t xml:space="preserve">Guillaume Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Teulier</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1955-1965. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (1), pp.e70175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.70175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222491v1</w:t>
+                <w:t xml:space="preserve">hal-05486284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing a personality-dispersal hypothesis: behavioural comparisons along a round goby invasion gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Etchart</w:t>
+                <w:t xml:space="preserve">Jeremy Dykstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Grant B Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (3), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-026-03771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100165v1</w:t>
+                <w:t xml:space="preserve">hal-05572069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Herpe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222550v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Watson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228 (10), pp.jeb250202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 228 (16), pp.jeb250373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095409v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">All‐in‐one, versatile and low‐cost experimental set‐up to implement environmental stochasticity in mesocosms ( PiStoch )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymard-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1955-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093589v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), pp.jeb250202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771784v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (6), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488569v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453946v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2017), pp.20232264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972285v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement in biocontrol agents: Trichogramma evanescens as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moulignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silène Lartigue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louise Jeandroz</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13329⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140141v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986001v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement in biocontrol agents: Trichogramma evanescens as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.1565-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060301v1</w:t>
+                <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude and direction of parasite‐induced phenotypic alterations: a meta‐analysis in acanthocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐jeanne Perrot‐minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.1233-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort effect on discriminant rate: the case of greater flamingo (Phœnicopterus roseus) chicks sexed with morphological characters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riad Nedjah</w:t>
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Prodon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/we-20-153-2020⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139986v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement of biocontrol agents: Trichogramma evanescens as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Jeandroz</w:t>
+                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976413v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohort effect on discriminant rate: the case of greater flamingo (Phœnicopterus roseus) chicks sexed with morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+                <w:t xml:space="preserve">Abdennour Boucheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Dechaume-Moncharmont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riad Nedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/711417⟩</w:t>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/we-20-153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036294v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement of biocontrol agents: Trichogramma evanescens as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060295v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair-bonding influences affective state in a monogamous fish species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laubu</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Louâpre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190760. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196 (6), pp.730-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/711417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175171v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+                <w:t xml:space="preserve">hal-03060295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pair-bonding influences affective state in a monogamous fish species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711966v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal foraging in a changing world: old questions, new perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887216v1</w:t>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate choice based on behavioural type: do convict cichlids prefer similar partners?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Couchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 126, pp.281-291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 137, pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496173v1</w:t>
+                <w:t xml:space="preserve">hal-01711966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A farewell to the sum of Akaike weights: the benefits of alternative metrics for variable importance estimations in model selection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimal foraging in a changing world: old questions, new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12835⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659759v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mate choice based on behavioural type: do convict cichlids prefer similar partners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130, pp.67-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 126, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01562222v1</w:t>
+                <w:t xml:space="preserve">hal-01496173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality, immune response and reproductive success: an appraisal of the pace-of-life syndrome hypothesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A farewell to the sum of Akaike weights: the benefits of alternative metrics for variable importance estimations in model selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12684⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.1668-1678 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558437v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval personality does not predict adult personality in a holometabolous insect.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Moret</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (4), pp.869-878. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blw015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528025v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Larval personality does not predict adult personality in a holometabolous insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.869-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blw015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+                <w:t xml:space="preserve">hal-01528025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and fitness consequences of behavioral assortative mating in the convict cichlid (Amatitlania siquia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01397380v1</w:t>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunity costs resulting from scramble competition within the choosy sex severely impair mate choosiness.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Personality, immune response and reproductive success: an appraisal of the pace-of-life syndrome hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brom</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (4), pp.932-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291166v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatched partners that achieve postpairing behavioral similarity improve their reproductive success.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Hormonal and fitness consequences of behavioral assortative mating in the convict cichlid (Amatitlania siquia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 240, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284725v1</w:t>
+                <w:t xml:space="preserve">hal-01397380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration reflects behavioural types in the convict cichlid, Amatitlania siquia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Opportunity costs resulting from scramble competition within the choosy sex severely impair mate choosiness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 105, pp.201-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 114, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158147v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mismatched partners that achieve postpairing behavioral similarity improve their reproductive success.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.e1501013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121196v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boldness-exploration behavioral syndrome: interfamily variability and repeatability of personality traits in the young of the convict cichlid (Amatitlania siquia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P.F. Mazué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J. Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (3), pp.900-908. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arv030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.217-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136636v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and abundance of hematophagous flies (Glossinidae, Stomoxys, and Tabanidae) in two national parks of Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coloration reflects behavioural types in the convict cichlid, Amatitlania siquia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.23. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2015023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184652v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologists overestimate the importance of predictor variables in model averaging: a plea for cautious interpretations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (10), pp.983-991. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.359-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086934v1</w:t>
+                <w:t xml:space="preserve">hal-01136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing patterns in relation to body size, genetic similarity and multilocus heterozygosity in a tropical monogamous bird species.</w:t>
+                <w:t xml:space="preserve">Distribution and abundance of hematophagous flies (Glossinidae, Stomoxys, and Tabanidae) in two national parks of Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Quinard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Paul Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Obiang Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-014-1780-1⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2015023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073930v1</w:t>
+                <w:t xml:space="preserve">hal-01184652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Ecologists overestimate the importance of predictor variables in model averaging: a plea for cautious interpretations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.983-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00773153v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygosity-fitness correlations in adult and juvenile Zenaida Dove, Zenaida aurita.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pairing patterns in relation to body size, genetic similarity and multilocus heterozygosity in a tropical monogamous bird species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/ess073⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.1723-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-014-1780-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771606v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female mate choice in convict cichlids is transitive and consistent with a self-referent directional preference.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-69⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912375v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling stress does not reflect personality in female zebra finches (Taeniopygia guttata).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Heterozygosity-fitness correlations in adult and juvenile Zenaida Dove, Zenaida aurita.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0024636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/ess073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678813v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexing birds using discriminant function analysis: a critical appraisal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Female mate choice in convict cichlids is transitive and consistent with a self-referent directional preference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Monceau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Auk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/auk.2011.10129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567415v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment of female preference for male size predicts subsequent choice of spawning partner in a socially monogamous cichlid fish.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Handling stress does not reflect personality in female zebra finches (Taeniopygia guttata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126 (1), pp.10-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00645650v1</w:t>
+                <w:t xml:space="preserve">hal-00678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality versus flocking in the Zenaida dove (Zenaida aurita): resource polymorphism revisited using morphological and genetic analyses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Sexing birds using discriminant function analysis: a critical appraisal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Auk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 128 (1), pp.15-25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2011.10129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/auk.2010.09247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00567409v1</w:t>
+                <w:t xml:space="preserve">hal-00567415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rapid assessment of female preference for male size predicts subsequent choice of spawning partner in a socially monogamous cichlid fish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Keddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ihle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (12), pp.906-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593452v1</w:t>
+                <w:t xml:space="preserve">hal-00645650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Territoriality versus flocking in the Zenaida dove (Zenaida aurita): resource polymorphism revisited using morphological and genetic analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
+              <w:t xml:space="preserve">The Auk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2010.09247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00509890v1</w:t>
+                <w:t xml:space="preserve">hal-00567409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed versus accuracy in decision-making ants: expediting politics and policy implementation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn K. Reynolds</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0224⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.333-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450596v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple learning rules to cope with changing environments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roderich Gross</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1348⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321539v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do house-hunting ants recruit in both directions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speed versus accuracy in decision-making ants: expediting politics and policy implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel R. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Hanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Planqué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James A.R. Marshall</w:t>
+                <w:t xml:space="preserve">Jocelyn K. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-007-0273-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 364 (1518), pp.845-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204033v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the honey bee Apis mellifera.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple learning rules to cope with changing environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderich Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
+                <w:t xml:space="preserve">Edmund J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laloi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-005-0838-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (27), pp.1193-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450952v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paying for information: partial loads in central place foragers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Why do house-hunting ants recruit in both directions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Planqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A.R. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-006-0246-5⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (11), pp.911-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-007-0273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450686v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the Honey bee Apis mellifera</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paying for information: partial loads in central place foragers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dornhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel R. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-006-0246-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136275v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the honey bee Apis mellifera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Azzouz</w:t>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Hà Pham-Delègue</w:t>
+                <w:t xml:space="preserve">M.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (1), pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-005-0838-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00892154v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the Honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Lenoir J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Dechaume-Moncharmont F.-X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pham M.-H.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679675v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh-Hà Pham-Delegue</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hà Pham-Delègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676930v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00892154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of honeybee survival after chronic exposure to insecticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Pham-Delègue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (12), pp.3088-3094</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680431v1</w:t>
+                <w:t xml:space="preserve">hal-02679675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hà Pham-Delegue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2005031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of honeybee survival after chronic exposure to insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pham-Delègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (12), pp.3088-3094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la communication sociale chez l'abeille domestique Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (1), pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,3359 +8011,3359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of acclimation temperature on the thermal preferences of Squalius cephalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPA7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maé Fabra</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METABOLICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879542v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887181v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887151v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879426v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales Montarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales Montarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
+              <w:t xml:space="preserve">METABOLICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880578v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental stochasticity impacts the link between resource acquisition and energetic needs in an endangered fish species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to cope with thermal stochasticity ? Foraging strategies and energetic requirements of thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Behaviour International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecology &amp; Behaviour, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT METABOLICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Péric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermie des rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">RespFest international conference about respirometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RespFest, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879672v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hivet</w:t>
+                <w:t xml:space="preserve">Contrasted effects of thermal stochasticity on metabolic and nutritional responses in Rhône streber (Zingel asper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Conference of Animal EcoPhysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPA, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885747v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted effects of thermal stochasticity on metabolic and nutritional responses in Rhône streber (Zingel asper)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Animal EcoPhysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPA, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Thermie des rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880588v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RespFest international conference about respirometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RespFest, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880618v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiens vaut mieux que deux tu l’auras : modélisation du processus de choix du partenaire en situation de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca),, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité des règles de décision dans un contexte de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Galland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca), Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE'18 Models in Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607028v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892459v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894537v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894528v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11105,857 +11373,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal variability alters resource intake but not energetic demand in an endangered freshwater fish species, Rhône apron (Zingel asper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of thermal stochasticity on Rhône streber (Zingel asper): a multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Péric</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Anne Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société de Physiologie et Biologie Intégrative (SPBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Clermont -Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Evo'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880594v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal stochasticity on Rhône streber (Zingel asper): a multi-scale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Péric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Evo'Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société de Physiologie et Biologie Intégrative (SPBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880585v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: when should predation lead to the choice of uniparental rather than biparental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon Biannual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11965,412 +12233,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche évolutionniste du comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lévy; Anne-Sophie Darmaillacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale: une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-300, 2024, 978-2-8073-1962-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily Stable Strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vonk &amp; T. Shackelford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-47829-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix du partenaire : une force évolutive sous-estimée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature est-elle bien faite ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-56, 2016, 979-10-318-0096-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of a golden age in mathematical insect sociobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dornhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A.R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Gadau &amp; J. Fewell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of Insect Societies: From Genome to Sociocomplexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard University Press, pp.437-459, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12380,114 +12648,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butinage collectif chez l'abeille Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12555,51 +12823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47329B78"/>
+    <w:nsid w:val="936E3959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12786,51 +13054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dykstra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant B Mcclelland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03771-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>