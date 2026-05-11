--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -210,195 +210,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response predicts invasiveness but not trophic impact</w:t>
+                <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A Courtois</w:t>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Souques</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Anders Angerbjörn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Teulier</w:t>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572047v1</w:t>
+                <w:t xml:space="preserve">hal-05596715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
               </w:r>
@@ -512,459 +512,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a personality-dispersal hypothesis: behavioural comparisons along a round goby invasion gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional response predicts invasiveness but not trophic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grant B Mcclelland</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-026-03771-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572069v1</w:t>
+                <w:t xml:space="preserve">hal-05572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Testing a personality-dispersal hypothesis: behavioural comparisons along a round goby invasion gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Jeremy Dykstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant B Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (3), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-026-03771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100165v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Herpe</w:t>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (16), pp.jeb250373. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (6), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222550v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All‐in‐one, versatile and low‐cost experimental set‐up to implement environmental stochasticity in mesocosms ( PiStoch )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymard-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.1955-1965. </w:t>
@@ -1048,6960 +1048,7094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
+                <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Watson</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Souques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228 (10), pp.jeb250202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 228 (16), pp.jeb250373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095409v1</w:t>
+                <w:t xml:space="preserve">hal-05222550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05093589v1</w:t>
+                <w:t xml:space="preserve">hal-05100165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), pp.jeb250202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771784v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04488569v1</w:t>
+                <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2017), pp.20232264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453946v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
+                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Branger</w:t>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Moulignier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972285v1</w:t>
+                <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+                <w:t xml:space="preserve">Théo Moulignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement in biocontrol agents: Trichogramma evanescens as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silène Lartigue</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Yalaoui</w:t>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Belliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Jeandroz</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13329⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140141v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement in biocontrol agents: Trichogramma evanescens as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.1565-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986001v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude and direction of parasite‐induced phenotypic alterations: a meta‐analysis in acanthocephalans</w:t>
+                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fayard</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wattier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12606⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562003v1</w:t>
+                <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverre</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060301v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort effect on discriminant rate: the case of greater flamingo (Phœnicopterus roseus) chicks sexed with morphological characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdennour Boucheker</w:t>
+                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Nedjah</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Prodon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/we-20-153-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139986v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement of biocontrol agents: Trichogramma evanescens as a case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnitude and direction of parasite‐induced phenotypic alterations: a meta‐analysis in acanthocephalans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐jeanne Perrot‐minnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100069⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.1233-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976413v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement of biocontrol agents: Trichogramma evanescens as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/711417⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036294v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Cohort effect on discriminant rate: the case of greater flamingo (Phœnicopterus roseus) chicks sexed with morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Boucheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Riad Nedjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Roger Prodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Mark Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/we-20-153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060295v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair-bonding influences affective state in a monogamous fish species.</w:t>
+                <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laubu</w:t>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Louâpre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0760⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196 (6), pp.730-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/711417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175171v1</w:t>
+                <w:t xml:space="preserve">hal-03036294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pair-bonding influences affective state in a monogamous fish species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711966v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal foraging in a changing world: old questions, new perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Couchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887216v1</w:t>
+                <w:t xml:space="preserve">hal-01711966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate choice based on behavioural type: do convict cichlids prefer similar partners?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Optimal foraging in a changing world: old questions, new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496173v1</w:t>
+                <w:t xml:space="preserve">hal-01887216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A farewell to the sum of Akaike weights: the benefits of alternative metrics for variable importance estimations in model selection.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormonal and fitness consequences of behavioral assortative mating in the convict cichlid (Amatitlania siquia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12835⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 240, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659759v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A farewell to the sum of Akaike weights: the benefits of alternative metrics for variable importance estimations in model selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.1668-1678 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562222v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval personality does not predict adult personality in a holometabolous insect.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Mate choice based on behavioural type: do convict cichlids prefer similar partners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blw015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528025v1</w:t>
+                <w:t xml:space="preserve">hal-01496173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+                <w:t xml:space="preserve">hal-01562222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality, immune response and reproductive success: an appraisal of the pace-of-life syndrome hypothesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Larval personality does not predict adult personality in a holometabolous insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12684⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.869-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blw015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558437v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and fitness consequences of behavioral assortative mating in the convict cichlid (Amatitlania siquia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01397380v1</w:t>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunity costs resulting from scramble competition within the choosy sex severely impair mate choosiness.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Personality, immune response and reproductive success: an appraisal of the pace-of-life syndrome hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brom</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (4), pp.932-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291166v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatched partners that achieve postpairing behavioral similarity improve their reproductive success.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.e1501013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boldness-exploration behavioral syndrome: interfamily variability and repeatability of personality traits in the young of the convict cichlid (Amatitlania siquia).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Opportunity costs resulting from scramble competition within the choosy sex severely impair mate choosiness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy J. Godin</w:t>
+                <w:t xml:space="preserve">Thomas Brom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arv030⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154612v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.217-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration reflects behavioural types in the convict cichlid, Amatitlania siquia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Boldness-exploration behavioral syndrome: interfamily variability and repeatability of personality traits in the young of the convict cichlid (Amatitlania siquia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey P.F. Mazué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy J. Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.900-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arv030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.04.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01158147v1</w:t>
+                <w:t xml:space="preserve">hal-01154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Coloration reflects behavioural types in the convict cichlid, Amatitlania siquia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136636v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and abundance of hematophagous flies (Glossinidae, Stomoxys, and Tabanidae) in two national parks of Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2015023⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184652v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologists overestimate the importance of predictor variables in model averaging: a plea for cautious interpretations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+                <w:t xml:space="preserve">Distribution and abundance of hematophagous flies (Glossinidae, Stomoxys, and Tabanidae) in two national parks of Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Obiang Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12251⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2015023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086934v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing patterns in relation to body size, genetic similarity and multilocus heterozygosity in a tropical monogamous bird species.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ecologists overestimate the importance of predictor variables in model averaging: a plea for cautious interpretations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.983-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-014-1780-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073930v1</w:t>
+                <w:t xml:space="preserve">hal-01086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pairing patterns in relation to body size, genetic similarity and multilocus heterozygosity in a tropical monogamous bird species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.1723-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-014-1780-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00773153v1</w:t>
+                <w:t xml:space="preserve">hal-01073930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygosity-fitness correlations in adult and juvenile Zenaida Dove, Zenaida aurita.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/ess073⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771606v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female mate choice in convict cichlids is transitive and consistent with a self-referent directional preference.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Heterozygosity-fitness correlations in adult and juvenile Zenaida Dove, Zenaida aurita.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-69⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/ess073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912375v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling stress does not reflect personality in female zebra finches (Taeniopygia guttata).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Female mate choice in convict cichlids is transitive and consistent with a self-referent directional preference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0024636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678813v1</w:t>
+                <w:t xml:space="preserve">hal-00912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexing birds using discriminant function analysis: a critical appraisal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Handling stress does not reflect personality in female zebra finches (Taeniopygia guttata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Auk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/auk.2011.10129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126 (1), pp.10-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567415v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid assessment of female preference for male size predicts subsequent choice of spawning partner in a socially monogamous cichlid fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie H. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Keddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ihle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (12), pp.906-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality versus flocking in the Zenaida dove (Zenaida aurita): resource polymorphism revisited using morphological and genetic analyses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Sexing birds using discriminant function analysis: a critical appraisal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Auk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 128 (1), pp.15-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/auk.2010.09247⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2011.10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567409v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Territoriality versus flocking in the Zenaida dove (Zenaida aurita): resource polymorphism revisited using morphological and genetic analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
+              <w:t xml:space="preserve">The Auk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2010.09247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593452v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.333-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509890v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed versus accuracy in decision-making ants: expediting politics and policy implementation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel R. Franks</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Hanmore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple learning rules to cope with changing environments.</w:t>
+                <w:t xml:space="preserve">Speed versus accuracy in decision-making ants: expediting politics and policy implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roderich Gross</w:t>
+                <w:t xml:space="preserve">Nigel R. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
+                <w:t xml:space="preserve">Emma Hanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund J. Collins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn K. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1348⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 364 (1518), pp.845-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321539v1</w:t>
+                <w:t xml:space="preserve">hal-00450596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do house-hunting ants recruit in both directions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple learning rules to cope with changing environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderich Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Planqué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 94 (11), pp.911-918. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (27), pp.1193-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-007-0273-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204033v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paying for information: partial loads in central place foragers.</w:t>
+                <w:t xml:space="preserve">Why do house-hunting ants recruit in both directions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dornhaus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">R. Planqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A.R. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-006-0246-5⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (11), pp.911-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-007-0273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450686v1</w:t>
+                <w:t xml:space="preserve">hal-00204033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the honey bee Apis mellifera.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paying for information: partial loads in central place foragers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laloi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Anna Dornhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel R. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-005-0838-5⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-006-0246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450952v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the Honey bee Apis mellifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the honey bee Apis mellifera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenoir J.C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Laloi</w:t>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dechaume-Moncharmont F.-X.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pham M.-H.</w:t>
+                <w:t xml:space="preserve">M.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 53, pp.80-85</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 53 (1), pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-005-0838-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136275v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the Honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Pons</w:t>
+                <w:t xml:space="preserve">Lenoir J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Hà Pham-Delègue</w:t>
+                <w:t xml:space="preserve">Dechaume-Moncharmont F.-X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham M.-H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00892154v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Hichem Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Odile Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh-Hà Pham-Delègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679675v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00892154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Pons</w:t>
+                <w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Hà Pham-Delegue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676930v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of honeybee survival after chronic exposure to insecticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Odile Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.H. Pham-Delègue</w:t>
+                <w:t xml:space="preserve">Minh-Hà Pham-Delegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2005031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680431v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of honeybee survival after chronic exposure to insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Pham-Delègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (12), pp.3088-3094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la communication sociale chez l'abeille domestique Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (1), pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8011,3359 +8145,3359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of acclimation temperature on the thermal preferences of Squalius cephalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPA7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887181v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouvet</w:t>
+                <w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales Montarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hivet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
+              <w:t xml:space="preserve">METABOLICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887151v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879426v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales Montarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
+              <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880578v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maé Fabra</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
+              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879504v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maé Fabra</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METABOLICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879542v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental stochasticity impacts the link between resource acquisition and energetic needs in an endangered fish species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, LYON, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880571v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to cope with thermal stochasticity ? Foraging strategies and energetic requirements of thermal stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental stochasticity impacts the link between resource acquisition and energetic needs in an endangered fish species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecology &amp; Behaviour, Aug 2024, Chizé, France</w:t>
+              <w:t xml:space="preserve">SFE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880573v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to cope with thermal stochasticity ? Foraging strategies and energetic requirements of thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT METABOLICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecology &amp; Behaviour, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880567v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">RT METABOLICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887137v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879462v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+                <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RespFest international conference about respirometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RespFest, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880618v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted effects of thermal stochasticity on metabolic and nutritional responses in Rhône streber (Zingel asper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maé Fabra</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Péric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Animal EcoPhysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPA, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">RespFest international conference about respirometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RespFest, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880588v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermie des rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879672v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Thermie des rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885747v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Contrasted effects of thermal stochasticity on metabolic and nutritional responses in Rhône streber (Zingel asper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference of Animal EcoPhysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPA, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066398v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885653v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiens vaut mieux que deux tu l’auras : modélisation du processus de choix du partenaire en situation de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca),, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité des règles de décision dans un contexte de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Galland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca), Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE'18 Models in Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735220v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894972v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11373,857 +11507,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal variability alters resource intake but not energetic demand in an endangered freshwater fish species, Rhône apron (Zingel asper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stochasticity on Rhône streber (Zingel asper): a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Evo'Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Péric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: when should predation lead to the choice of uniparental rather than biparental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon Biannual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12233,412 +12367,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche évolutionniste du comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lévy; Anne-Sophie Darmaillacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale: une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-300, 2024, 978-2-8073-1962-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily Stable Strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vonk &amp; T. Shackelford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-47829-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix du partenaire : une force évolutive sous-estimée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature est-elle bien faite ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-56, 2016, 979-10-318-0096-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of a golden age in mathematical insect sociobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dornhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A.R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Gadau &amp; J. Fewell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of Insect Societies: From Genome to Sociocomplexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard University Press, pp.437-459, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12648,114 +12782,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butinage collectif chez l'abeille Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12823,51 +12957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="936E3959"/>
+    <w:nsid w:val="EEB09FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13054,51 +13188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dykstra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant B Mcclelland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03771-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dykstra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant B Mcclelland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03771-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>