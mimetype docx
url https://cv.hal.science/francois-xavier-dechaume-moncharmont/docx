--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -134,74 +134,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">210063792</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ge366NsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000035861434X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-2394-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -236,7906 +257,7906 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Angerbjörn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 71 (1), pp.e70175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.70175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional response predicts invasiveness but not trophic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing a personality-dispersal hypothesis: behavioural comparisons along a round goby invasion gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dykstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant B Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 28 (3), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-026-03771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207 (6), pp.92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All‐in‐one, versatile and low‐cost experimental set‐up to implement environmental stochasticity in mesocosms ( PiStoch )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymard-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.1955-1965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.70094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (16), pp.jeb250373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (10), pp.jeb250202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2017), pp.20232264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Moulignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement in biocontrol agents: Trichogramma evanescens as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silène Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (10), pp.1565-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.13329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060301v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude and direction of parasite‐induced phenotypic alterations: a meta‐analysis in acanthocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐jeanne Perrot‐minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.1233-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent variations in personality traits and their potential for genetic improvement of biocontrol agents: Trichogramma evanescens as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silène Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort effect on discriminant rate: the case of greater flamingo (Phœnicopterus roseus) chicks sexed with morphological characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Boucheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Nedjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gillingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (2), pp.153-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/we-20-153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196 (6), pp.730-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/711417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair-bonding influences affective state in a monogamous fish species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louâpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Couchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137, pp.179-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal foraging in a changing world: old questions, new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and fitness consequences of behavioral assortative mating in the convict cichlid (Amatitlania siquia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 240, pp.153-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farewell to the sum of Akaike weights: the benefits of alternative metrics for variable importance estimations in model selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (12), pp.1668-1678 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.12835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate choice based on behavioural type: do convict cichlids prefer similar partners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louâpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.281-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130, pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval personality does not predict adult personality in a holometabolous insect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120 (4), pp.869-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolinnean/blw015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality, immune response and reproductive success: an appraisal of the pace-of-life syndrome hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (4), pp.932-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatched partners that achieve postpairing behavioral similarity improve their reproductive success.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.e1501013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity costs resulting from scramble competition within the choosy sex severely impair mate choosiness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114, pp.249-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.217-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boldness-exploration behavioral syndrome: interfamily variability and repeatability of personality traits in the young of the convict cichlid (Amatitlania siquia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P.F. Mazué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J. Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (3), pp.900-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arv030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration reflects behavioural types in the convict cichlid, Amatitlania siquia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105, pp.201-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.359-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and abundance of hematophagous flies (Glossinidae, Stomoxys, and Tabanidae) in two national parks of Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yannick Bitome Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mavoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Obiang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2015023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologists overestimate the importance of predictor variables in model averaging: a plea for cautious interpretations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. F. Gillingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (10), pp.983-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.12251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing patterns in relation to body size, genetic similarity and multilocus heterozygosity in a tropical monogamous bird species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (10), pp.1723-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-014-1780-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (1), pp.35-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygosity-fitness correlations in adult and juvenile Zenaida Dove, Zenaida aurita.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104 (1), pp.47-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/ess073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female mate choice in convict cichlids is transitive and consistent with a self-referent directional preference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-9994-10-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling stress does not reflect personality in female zebra finches (Taeniopygia guttata).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 126 (1), pp.10-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0024636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid assessment of female preference for male size predicts subsequent choice of spawning partner in a socially monogamous cichlid fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie H. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Keddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ihle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (12), pp.906-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexing birds using discriminant function analysis: a critical appraisal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Auk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (1), pp.78-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2011.10129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoriality versus flocking in the Zenaida dove (Zenaida aurita): resource polymorphism revisited using morphological and genetic analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Auk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (1), pp.15-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/auk.2010.09247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.333-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed versus accuracy in decision-making ants: expediting politics and policy implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn K. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 364 (1518), pp.845-852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2008.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple learning rules to cope with changing environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderich Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair I. Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (27), pp.1193-1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2007.1348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do house-hunting ants recruit in both directions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Planqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A.R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (11), pp.911-918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-007-0273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paying for information: partial loads in central place foragers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dornhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund J. Collins</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alasdair I. Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (1), pp.151-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-006-0246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the honey bee Apis mellifera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (1), pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00040-005-0838-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-colonial variation of the sting extension response in the Honey bee Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoir J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dechaume-Moncharmont F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham M.-H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hà Pham-Delègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00892154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean proteinase inhibitor and the foraging strategy of free flying honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hà Pham-Delegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (3), pp.421-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/apido:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of honeybee survival after chronic exposure to insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Pham-Delègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (12), pp.3088-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la communication sociale chez l'abeille domestique Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (1), pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8145,3359 +8166,3359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of acclimation temperature on the thermal preferences of Squalius cephalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPA7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Guyader</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales Montarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METABOLICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales Montarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887181v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
+              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887151v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
+              <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879426v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental stochasticity impacts the link between resource acquisition and energetic needs in an endangered fish species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to cope with thermal stochasticity ? Foraging strategies and energetic requirements of thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Behaviour International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecology &amp; Behaviour, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Guyader</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT METABOLICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Péric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RespFest international conference about respirometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RespFest, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Thermie des rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885747v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des événements chauds stochastiques sur la physiologie des poissons dans le bassin de la Saône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermie des rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR H2O, Insa Lyon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879672v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted effects of thermal stochasticity on metabolic and nutritional responses in Rhône streber (Zingel asper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Animal EcoPhysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPA, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiens vaut mieux que deux tu l’auras : modélisation du processus de choix du partenaire en situation de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca),, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité des règles de décision dans un contexte de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Galland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Étude du Comportement Animal (Sfeca)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l’Étude du Comportement Animal (Sfeca), Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE'18 Models in Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11507,857 +11528,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal variability alters resource intake but not energetic demand in an endangered freshwater fish species, Rhône apron (Zingel asper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stochasticity on Rhône streber (Zingel asper): a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Evo'Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stochasticity on whole-organism respiration in spirlin (Alburnoides bipunctatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Péric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: when should predation lead to the choice of uniparental rather than biparental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon Biannual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12367,412 +12388,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche évolutionniste du comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lévy; Anne-Sophie Darmaillacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale: une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-300, 2024, 978-2-8073-1962-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily Stable Strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vonk &amp; T. Shackelford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-47829-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix du partenaire : une force évolutive sous-estimée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature est-elle bien faite ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-56, 2016, 979-10-318-0096-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of a golden age in mathematical insect sociobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dornhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A.R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Gadau &amp; J. Fewell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of Insect Societies: From Genome to Sociocomplexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard University Press, pp.437-459, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12782,114 +12803,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butinage collectif chez l'abeille Apis mellifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12957,51 +12978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEB09FC3"/>
+    <w:nsid w:val="3E78B7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13188,51 +13209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dykstra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant B Mcclelland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03771-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-dechaume-moncharmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7607-8224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07675569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210063792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ge366NsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035861434X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2394-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dykstra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant B Mcclelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03771-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymard-Dauphin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Perrot&#8208;minnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12606" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Boucheker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nedjah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillingham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-20-153-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0760" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. F. Gillingham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Richet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12684" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.02.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P.F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J. Godin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Obiang Mba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086934v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073930v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quinard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1780-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-69" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auclair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024636" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645650v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Cornuau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Keddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ihle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.08.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLC2HVL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567415v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2011.10129" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2010.09247" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R. Franks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hanmore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn K. Reynolds" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0224" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. Collins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planqu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kovacs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0273-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dornhaus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0246-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN78KBCQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0838-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RZ649F2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir J.C." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaume-Moncharmont F.-X." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham M.-H." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-H&#224; Pham-Delegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2005031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880571v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;ric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dujardin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880588v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galland," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178624v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880585v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807362703-ethologie-animale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-319-47829-6_1808-1#howtocite" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=444" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>