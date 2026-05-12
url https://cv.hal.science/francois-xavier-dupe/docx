--- v0 (2026-03-23)
+++ v1 (2026-05-12)
@@ -2502,131 +2502,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problems with Poisson noise: Primal and Primal-Dual Splitting</w:t>
+                <w:t xml:space="preserve">Data augmentation for galaxy density map reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
+              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575602v1</w:t>
+                <w:t xml:space="preserve">hal-00575577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear inverse problems with various noise models and mixed regularizations</w:t>
               </w:r>
@@ -2710,131 +2710,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for galaxy density map reconstruction</w:t>
+                <w:t xml:space="preserve">Inverse Problems with Poisson noise: Primal and Primal-Dual Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575577v1</w:t>
+                <w:t xml:space="preserve">hal-00575602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Classification Based on Graph Kernels</w:t>
               </w:r>
@@ -4167,51 +4167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Cuyck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Estellon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431322v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.10.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Dup&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Leonard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rassat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015893" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264972v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2008223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Berton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokol Ko&#231;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115841" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2011.246491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04146-4_31" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02124-4_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264964v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243126v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120059v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Cuyck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Estellon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431322v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.10.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Dup&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Leonard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rassat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015893" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264972v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2008223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Berton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokol Ko&#231;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2011.246491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04146-4_31" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02124-4_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264964v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243126v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120059v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>