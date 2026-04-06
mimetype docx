--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,477 +234,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable waste does not always degrade faster than plastic</w:t>
+                <w:t xml:space="preserve">Microenvironmental variability differently predicts microorganism‐ and fauna‐driven litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Dalgaard Kjaer</w:t>
+                <w:t xml:space="preserve">Pan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Joly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaiyan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuechao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Fernández-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (10), pp.2968-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830065v1</w:t>
+                <w:t xml:space="preserve">hal-05358691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No short-term response of microbial or isopod-driven litter decomposition to microplastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temperate grassland conversion to conifer forest destabilises mineral soil carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Francesca Cotrufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark H Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn M Lavallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 374, pp.124149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150765v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperate grassland conversion to conifer forest destabilises mineral soil carbon stocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biodegradable waste does not always degrade faster than plastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Dalgaard Kjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124149⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994391v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironmental variability differently predicts microorganism‐ and fauna‐driven litter decomposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No short-term response of microbial or isopod-driven litter decomposition to microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Fernández-Alonso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Viktoria Kyoseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (10), pp.2968-2980. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.106035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358691v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing soil fauna effects on labile and stabilized soil organic matter</w:t>
               </w:r>
@@ -716,51 +716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Šárka Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the intricate role of climate in litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du carbone : le rôle insoupçonné du petit monde du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna precipitate the convergence of organic matter quality during decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,252 +1246,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bizarre Role of Soil Animals in the Decomposition of Dead Leaves</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.638736⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125975v1</w:t>
+                <w:t xml:space="preserve">hal-05126002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bizarre Role of Soil Animals in the Decomposition of Dead Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Arne Subke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.638736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.638736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126002v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detritivore conversion of litter into faeces accelerates organic matter turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall frequency, not quantity, controls isopod effect on litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail K Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf litter leachates from temperate forest trees and its consequences for soil microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Canarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fuchslueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dalgaard Kjaer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Viktoria Kyoseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Garnett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M Lavallee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshan Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Alonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Arne Subke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.638736" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Mcavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens&#8208;arne Subke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail K Weibel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L Throop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fuchslueger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Richter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00244-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Zhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Garnett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M Lavallee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dalgaard Kjaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Viktoria Kyoseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Arne Subke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.638736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Mcavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens&#8208;arne Subke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail K Weibel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L Throop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fuchslueger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Richter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00244-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>