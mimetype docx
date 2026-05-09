--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -234,477 +234,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironmental variability differently predicts microorganism‐ and fauna‐driven litter decomposition</w:t>
+                <w:t xml:space="preserve">Biodegradable waste does not always degrade faster than plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Yin</w:t>
+                <w:t xml:space="preserve">Frederik Dalgaard Kjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiyan Zhai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70141⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358691v1</w:t>
+                <w:t xml:space="preserve">hal-04830065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperate grassland conversion to conifer forest destabilises mineral soil carbon stocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">No short-term response of microbial or isopod-driven litter decomposition to microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Viktoria Kyoseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124149⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.106035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994391v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable waste does not always degrade faster than plastic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microenvironmental variability differently predicts microorganism‐ and fauna‐driven litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Joly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuechao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Fernández-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (10), pp.2968-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830065v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No short-term response of microbial or isopod-driven litter decomposition to microplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperate grassland conversion to conifer forest destabilises mineral soil carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Francesca Cotrufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark H Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Viktoria Kyoseva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn M Lavallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.106035. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 374, pp.124149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150765v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing soil fauna effects on labile and stabilized soil organic matter</w:t>
               </w:r>
@@ -716,51 +716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Šárka Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the intricate role of climate in litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du carbone : le rôle insoupçonné du petit monde du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna precipitate the convergence of organic matter quality during decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bizarre Role of Soil Animals in the Decomposition of Dead Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Arne Subke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detritivore conversion of litter into faeces accelerates organic matter turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall frequency, not quantity, controls isopod effect on litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail K Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf litter leachates from temperate forest trees and its consequences for soil microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Canarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fuchslueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Zhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Garnett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M Lavallee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dalgaard Kjaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Viktoria Kyoseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Arne Subke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.638736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Mcavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens&#8208;arne Subke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail K Weibel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L Throop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fuchslueger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Richter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00244-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dalgaard Kjaer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Viktoria Kyoseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Zhai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Garnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M Lavallee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Arne Subke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.638736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Mcavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens&#8208;arne Subke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail K Weibel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L Throop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fuchslueger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Richter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00244-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>