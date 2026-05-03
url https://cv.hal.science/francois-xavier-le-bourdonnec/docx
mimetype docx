--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chert sourcing using LIBS: The case of Cova del Parco, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Guirriec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Leck</w:t>
+                <w:t xml:space="preserve">Yannick Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
+                <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.493-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580258v2</w:t>
+                <w:t xml:space="preserve">hal-04460598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chert sourcing using LIBS: The case of Cova del Parco, Spain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lefrais</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mangado</w:t>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (3), pp.493-505. </w:t>
+              <w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460598v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian procurement and exploitation strategies during the Middle Neolithic B: two case studies from central-western Sardinia, Italy</w:t>
               </w:r>
@@ -1027,90 +1027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lithic procurement strategies in the Pre‐Pyrenean Middle Magdalenian sequence of Cova del Parco (Alòs de Balaguer, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (5), pp.453-469. </w:t>
@@ -1161,90 +1161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Upper Palaeolithic Human Mobility Strategies in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Journal of Archaeology and Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,77 +1438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Belén González Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XIII (2), pp.99-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,753 +1787,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
+                <w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noel Amano</w:t>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (5), pp.923-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345341v1</w:t>
+                <w:t xml:space="preserve">hal-03177295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the lithic raw materials from Fuente del Trucho (Asque‐Colungo, Huesca). New data about Palaeolithic human mobility in NE Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Utrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+                <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (2), pp.247-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/arcm.12612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Orange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Elena Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Noel Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (5), pp.923-940. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177295v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the Upper Palaeolithic of Iberia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consuming local: The new obsidian source of Ideloo (Northwestern Iran) and first evidence of use by neighbouring prehistoric communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Zilhão</w:t>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angelucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Bahram Vosough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Lucena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Martín-Lerma</w:t>
+                <w:t xml:space="preserve">Ghader Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2021.85⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.266-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335017v1</w:t>
+                <w:t xml:space="preserve">hal-03005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming local: The new obsidian source of Ideloo (Northwestern Iran) and first evidence of use by neighbouring prehistoric communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Obsidian in the Upper Palaeolithic of Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Abedi</w:t>
+                <w:t xml:space="preserve">Diego Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahram Vosough</w:t>
+                <w:t xml:space="preserve">Armando Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghader Ebrahimi</w:t>
+                <w:t xml:space="preserve">Ignacio Martín-Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2), pp.266-282. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (382), pp.865-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2021.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005557v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw material procurement at the Chaves cave (Huesca, Spain): A geochemical approach to defining Palaeolithic human mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Utrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,90 +2597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterisation of chert tools from Caune de Belvis (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2708,853 +2708,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Carter</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077604v1</w:t>
+                <w:t xml:space="preserve">hal-02076203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.268-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076203v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourcing and nuclear magnetic resonance: new applications for old materials</w:t>
+                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20548923.2019.1643549⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963543v1</w:t>
+                <w:t xml:space="preserve">hal-02189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sourcing and nuclear magnetic resonance: new applications for old materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, International Symposium on Archaeometry 2018 (Merida, Mexico): Proceedings, 5 (2), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2019.1643549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829738v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.947 - 957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189620v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Pyrenees during the Late Glacial Maximum. The use of geochemistry to trace past human mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56, </w:t>
@@ -3592,90 +3592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical fingerprinting of Monegros cherts: Redefining the origin of a prehistoric tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (6), pp.1233-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,360 +3703,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-PIXE studies on prehistoric chert tools: elemental mapping to determine Palaeolithic lithic procurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anikó Angyal</w:t>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Kertész</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-018-0668-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135024v1</w:t>
+                <w:t xml:space="preserve">hal-02132203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-PIXE studies on prehistoric chert tools: elemental mapping to determine Palaeolithic lithic procurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikó Angyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">Zsófia Kertész</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (5), pp.867-873. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.2375-2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-018-0668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132203v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone or shell? Using ED-XRF to determine the nature of prehistoric ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian economy on the Cauria Plateau (South Corsica, Middle Neolithic): New evidence from Renaghju and I Stantari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,498 +4637,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ED-XRF and LA-ICP-MS to geochemically characterize chert. The case of the Central-Eastern Pre-Pyrenean lacustrine cherts and their presence in the Magdalenian of NE Iberia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Trace element mapping of two Pyrenean chert deposits (SW Europe) by PIXE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikó Angyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Kertész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.88 - 98. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 400, pp.58 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829730v1</w:t>
+                <w:t xml:space="preserve">hal-01874714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element mapping of two Pyrenean chert deposits (SW Europe) by PIXE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 400, pp.58 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874714v1</w:t>
+                <w:t xml:space="preserve">hal-01546575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Applying ED-XRF and LA-ICP-MS to geochemically characterize chert. The case of the Central-Eastern Pre-Pyrenean lacustrine cherts and their presence in the Magdalenian of NE Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t>
+              <w:t xml:space="preserve">, 2017, 13, pp.88 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546575v1</w:t>
+                <w:t xml:space="preserve">hal-01829730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geochemical characterization of two long distance chert tracers by ED-XRF and LA-ICP-MS. Implications for Magdalenian human mobility in the Pyrenees (SW Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Fullola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5179,51 +5179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing obsidian: a new optimized LA-ICP-MS protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,286 +5566,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pleurdeau</w:t>
+                <w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bosansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reuven R. Yeshurun</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (4), pp.761-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172443v1</w:t>
+                <w:t xml:space="preserve">hal-01449407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Pinhasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuven R. Yeshurun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1-2), pp.93-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449407v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidians artefacts from Renaghju (Corsica Island) and the Early Neolithic circulation of obsidian in the Western Mediterranean</w:t>
               </w:r>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (4), pp.441-462. </w:t>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Boussofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéométrie de l'obsidienne : déchiffrer la circulation d'une matière première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,457 +6715,469 @@
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp.317--331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing Obsidian from Tell Aswad and Qdeir 1 (Syria) by SEM-EDS and EDXRF: Methodological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (3), pp.173-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libyan Desert Glass : new field and Fourier Transform InfraRed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Badou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Saquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (12), pp.2517-2530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.12223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple origins of Bondi Cave and Ortvale Klde (NW Georgia) obsidians and human mobility in Transcaucasia during the Middle and Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolos Tushabramishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (5), pp.1317--1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data and provenance of obsidian blocks from Middle Neolithic contexts on Corsica (western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7187,816 +7199,816 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.259-269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal Perspectives: Sourcing Epi-Palaeolithic to Chalcolithic Obsidian from the Öküzini Cave (SW Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metin Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (2), pp.123 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/paleo.2011.5427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il sito olocenico costiero SHM-I (Hergla, Tunisia), tra sostrato capsiano e le prime attestazioni della più antica navigazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mulazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cavulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Mediterranean obsidians characterization by SEM-EDS and the Neolithic site of A Fuata (Corsica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obsidian from the Epipalaeolithic and Neolithic eastern Maghreb : a view from the Hergla context (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mulazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Neuville</w:t>
+                <w:t xml:space="preserve">Jamel Zoughlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (1), pp.92 - 106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.09.016⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (10), pp.2529-2537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743186v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of SEM-EDS, PIXE and EDXRF for obsidian provenance studies in the Near East: a case study from Neolithic Çatalhöyük (central Anatolia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Western Mediterranean obsidians characterization by SEM-EDS and the Neolithic site of A Fuata (Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Delerue</w:t>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (11), pp.2705-2720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.92 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530262v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian from the Epipalaeolithic and Neolithic eastern Maghreb : a view from the Hergla context (Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Mulazzani</w:t>
+                <w:t xml:space="preserve">The use of SEM-EDS, PIXE and EDXRF for obsidian provenance studies in the Near East: a case study from Neolithic Çatalhöyük (central Anatolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamel Zoughlami</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (10), pp.2529-2537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (11), pp.2705-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00521023v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidians in the Rio Saboccu (Sardinia, Italy) campsite: Provenance, reduction and relations with the wider Early Neolithic Tyrrhenian area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8005,158 +8017,158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Congia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.249-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00330573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8164,110 +8176,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 724-725, pp.115-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8289,265 +8301,265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Anatolian obsidians at Çatalhöyük and the reconfiguration of regional interaction in the Early Ceramic Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (318), pp.900-909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00097660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic obsidians in Sardinia (Western Mediterranean): the Su Carroppu case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8556,424 +8568,424 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (3), pp.428 - 439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00124988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of prehistoric flints: the neocortex memory revealed by Scanning Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Tendances actuelles dans la caractérisation des obsidiennes pour les études de provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
+                <w:t xml:space="preserve">Rosa B. Scorzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.015⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196526v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances actuelles dans la caractérisation des obsidiennes pour les études de provenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of prehistoric flints: the neocortex memory revealed by Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.79-86. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (8), pp.557-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012857v1</w:t>
+                <w:t xml:space="preserve">halshs-00196526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A map of the Monte Arci (Sardinia Island, Western Mediterranean) obsidian primary to secondary sources. Implications for Neolithic provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8982,144 +8994,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (8), pp.995-1003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2006.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM–EDS analysis of western Mediterranean obsidians: a new tool for Neolithic provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9138,357 +9150,357 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (16), pp.1150-1157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXE characterization of Western Mediterranean and Anatolian obsidians and Neolithic provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.595-599. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman micro-spectroscopy of western Mediterranean obsidian glass: one step towards provenance studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (89), pp.671 - 677. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9498,114 +9510,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects archéométriques de la circulation de l'obsidienne préhistorique : développements analytiques et applications en Corse, Sardaigne et Ethiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux Montaigne, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007BOR30046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04498246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9673,51 +9685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B624F71B"/>
+    <w:nsid w:val="837C47D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9904,51 +9916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-le-bourdonnec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-5337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121786811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3824-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Alcaina-Mateos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Melosu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lidia Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.104551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lucena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Lerma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.85" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1643549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12494" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Angyal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0668-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oms" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Boussofara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5MXDLH1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.10.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12223" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kartal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5427" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cavulli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL1K0QXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Zoughlami" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.05.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3239HQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00330573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Congia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.11.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8QLVNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021415v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mili&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097660" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E5D80B8277869370FF473BCF397C15143FB2AC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Atzeni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDN54MG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.772" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Meloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF9HF8V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KSDP41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.156" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5K5PTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007BOR30046" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-le-bourdonnec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-5337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121786811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3824-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Alcaina-Mateos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Melosu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lidia Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.104551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lucena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Lerma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.85" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1643549" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12494" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Angyal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0668-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oms" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Boussofara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5MXDLH1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.10.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTCBC52K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12223" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kartal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5427" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cavulli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Zoughlami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.05.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3239HQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL1K0QXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00330573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Congia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.11.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8QLVNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021415v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mili&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097660" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E5D80B8277869370FF473BCF397C15143FB2AC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Atzeni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDN54MG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.772" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Meloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF9HF8V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012796v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KSDP41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.156" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5K5PTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007BOR30046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>