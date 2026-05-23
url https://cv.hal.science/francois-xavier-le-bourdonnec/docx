--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1670,870 +1670,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datação por traços de fissão e geocronologia do Plio-Quaternário</w:t>
+                <w:t xml:space="preserve">Obsidian in the Upper Palaeolithic of Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dorighel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armando Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martín-Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisas em Geociências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/1807-9806.104551⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (382), pp.865-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2021.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334807v1</w:t>
+                <w:t xml:space="preserve">hal-03335017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Consuming local: The new obsidian source of Ideloo (Northwestern Iran) and first evidence of use by neighbouring prehistoric communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Vosough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghader Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.266-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177295v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the lithic raw materials from Fuente del Trucho (Asque‐Colungo, Huesca). New data about Palaeolithic human mobility in NE Iberia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datação por traços de fissão e geocronologia do Plio-Quaternário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Montes</w:t>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Domingo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Lidia Vignol-Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorighel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12612⟩</w:t>
+              <w:t xml:space="preserve">Pesquisas em Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.e104551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1807-9806.104551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949854v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+                <w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noel Amano</w:t>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (5), pp.923-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345341v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming local: The new obsidian source of Ideloo (Northwestern Iran) and first evidence of use by neighbouring prehistoric communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Characterising the lithic raw materials from Fuente del Trucho (Asque‐Colungo, Huesca). New data about Palaeolithic human mobility in NE Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Abedi</w:t>
+                <w:t xml:space="preserve">Lourdes Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghader Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21829⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (2), pp.247-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005557v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the Upper Palaeolithic of Iberia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Zilhão</w:t>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angelucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Elena Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Lucena</w:t>
+                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Martín-Lerma</w:t>
+                <w:t xml:space="preserve">Noel Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95 (382), pp.865-884. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2021.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335017v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw material procurement at the Chaves cave (Huesca, Spain): A geochemical approach to defining Palaeolithic human mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterisation of chert tools from Caune de Belvis (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,1286 +2708,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical fingerprinting of Monegros cherts: Redefining the origin of a prehistoric tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Luis Miguel García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (6), pp.1233-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076203v1</w:t>
+                <w:t xml:space="preserve">hal-02347316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Micro-PIXE studies on prehistoric chert tools: elemental mapping to determine Palaeolithic lithic procurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikó Angyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Kertész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.2375-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-018-0668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109178v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077604v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Sylvie Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189620v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourcing and nuclear magnetic resonance: new applications for old materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20548923.2019.1643549⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.268-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963543v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+                <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829738v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Pyrenees during the Late Glacial Maximum. The use of geochemistry to trace past human mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mangado</w:t>
+                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2019.101105⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296776v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprinting of Monegros cherts: Redefining the origin of a prehistoric tracer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Domingo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (6), pp.1233-1245. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.947 - 957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347316v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
+                <w:t xml:space="preserve">Sourcing and nuclear magnetic resonance: new applications for old materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, International Symposium on Archaeometry 2018 (Merida, Mexico): Proceedings, 5 (2), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2019.1643549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132203v1</w:t>
+                <w:t xml:space="preserve">hal-02963543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-PIXE studies on prehistoric chert tools: elemental mapping to determine Palaeolithic lithic procurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Crossing the Pyrenees during the Late Glacial Maximum. The use of geochemistry to trace past human mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zsófia Kertész</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mangado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.2375-2383. </w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-018-0668-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2019.101105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135024v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t>
               </w:r>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone or shell? Using ED-XRF to determine the nature of prehistoric ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian economy on the Cauria Plateau (South Corsica, Middle Neolithic): New evidence from Renaghju and I Stantari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,377 +4637,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element mapping of two Pyrenean chert deposits (SW Europe) by PIXE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 400, pp.58 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874714v1</w:t>
+                <w:t xml:space="preserve">hal-01546575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Trace element mapping of two Pyrenean chert deposits (SW Europe) by PIXE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikó Angyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Kertész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 400, pp.58 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546575v1</w:t>
+                <w:t xml:space="preserve">hal-01874714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ED-XRF and LA-ICP-MS to geochemically characterize chert. The case of the Central-Eastern Pre-Pyrenean lacustrine cherts and their presence in the Magdalenian of NE Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.88 - 98. </w:t>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geochemical characterization of two long distance chert tracers by ED-XRF and LA-ICP-MS. Implications for Magdalenian human mobility in the Pyrenees (SW Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sánchez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,679 +5173,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourcing obsidian: a new optimized LA-ICP-MS protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Scheffers</w:t>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20548923.2016.1236516⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743034v1</w:t>
+                <w:t xml:space="preserve">hal-01743067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bondi Cave and the Middle-Upper Palaeolithic transition in western Georgia (south Caucasus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+                <w:t xml:space="preserve">Sourcing obsidian: a new optimized LA-ICP-MS protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Pinhasi</w:t>
+                <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuven Yeshurun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2016.1236516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730804v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Bondi Cave and the Middle-Upper Palaeolithic transition in western Georgia (south Caucasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+                <w:t xml:space="preserve">Ron Pinhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reuven Yeshurun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.77 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743067v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André d'Anna</w:t>
+                <w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Pinhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bosansky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+                <w:t xml:space="preserve">Reuven R. Yeshurun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1-2), pp.93-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449407v1</w:t>
+                <w:t xml:space="preserve">hal-01172443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Palaeolithic Record of Georgia: A Synthesis of the Technological, Economic and Paleoanthropological Aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pleurdeau</w:t>
+                <w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bosansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reuven R. Yeshurun</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (4), pp.761-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172443v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidians artefacts from Renaghju (Corsica Island) and the Early Neolithic circulation of obsidian in the Western Mediterranean</w:t>
               </w:r>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,64 +5978,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidians from the Kerkennah Islands (eastern Tunisia) and the PIXE elemental compositions of the Mediterranean peralkaline obsidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Boussofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6490,337 +6490,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Typologie et provenance de l'obsidienne du site néolithique de A Guaita (NW Cap Corse, Corse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Leandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Françoise Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demouche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Sicurani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.317--331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047089v1</w:t>
+                <w:t xml:space="preserve">hal-01743101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et provenance de l'obsidienne du site néolithique de A Guaita (NW Cap Corse, Corse, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lorenzi</w:t>
+                <w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sicurani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746-747, pp.21-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743101v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing Obsidian from Tell Aswad and Qdeir 1 (Syria) by SEM-EDS and EDXRF: Methodological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,51 +6880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libyan Desert Glass : new field and Fourier Transform InfraRed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Badou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data and provenance of obsidian blocks from Middle Neolithic contexts on Corsica (western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,90 +7281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal Perspectives: Sourcing Epi-Palaeolithic to Chalcolithic Obsidian from the Öküzini Cave (SW Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metin Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Zoughlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7680,767 +7680,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Mediterranean obsidians characterization by SEM-EDS and the Neolithic site of A Fuata (Corsica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of SEM-EDS, PIXE and EDXRF for obsidian provenance studies in the Near East: a case study from Neolithic Çatalhöyük (central Anatolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Neuville</w:t>
+                <w:t xml:space="preserve">Sarah Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (1), pp.92 - 106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.09.016⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (11), pp.2705-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743186v1</w:t>
+                <w:t xml:space="preserve">in2p3-00530262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of SEM-EDS, PIXE and EDXRF for obsidian provenance studies in the Near East: a case study from Neolithic Çatalhöyük (central Anatolia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Western Mediterranean obsidians characterization by SEM-EDS and the Neolithic site of A Fuata (Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Delerue</w:t>
+                <w:t xml:space="preserve">Pierre François Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (11), pp.2705-2720. </w:t>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.92 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530262v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidians in the Rio Saboccu (Sardinia, Italy) campsite: Provenance, reduction and relations with the wider Early Neolithic Tyrrhenian area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moretto</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 724-725, pp.115-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00330573v1</w:t>
+                <w:t xml:space="preserve">hal-00604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+                <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604588v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Obsidians in the Rio Saboccu (Sardinia, Italy) campsite: Provenance, reduction and relations with the wider Early Neolithic Tyrrhenian area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Congia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00330573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Anatolian obsidians at Çatalhöyük and the reconfiguration of regional interaction in the Early Ceramic Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,77 +8555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (3), pp.428 - 439. </w:t>
@@ -8675,77 +8675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances actuelles dans la caractérisation des obsidiennes pour les études de provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa B. Scorzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,51 +8848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9114,51 +9114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM–EDS analysis of western Mediterranean obsidians: a new tool for Neolithic provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9230,64 +9230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXE characterization of Western Mediterranean and Anatolian obsidians and Neolithic provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9389,64 +9389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (89), pp.671 - 677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9685,51 +9685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="837C47D5"/>
+    <w:nsid w:val="81FC54F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9916,51 +9916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-le-bourdonnec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-5337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121786811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3824-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Alcaina-Mateos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Melosu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lidia Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.104551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lucena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Lerma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.85" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1643549" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12494" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Angyal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0668-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oms" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Boussofara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5MXDLH1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.10.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTCBC52K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12223" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kartal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5427" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cavulli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Zoughlami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.05.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3239HQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL1K0QXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00330573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Congia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.11.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8QLVNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021415v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mili&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097660" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E5D80B8277869370FF473BCF397C15143FB2AC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Atzeni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDN54MG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.772" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Meloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF9HF8V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012796v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KSDP41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.156" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5K5PTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007BOR30046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-le-bourdonnec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-5337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121786811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3824-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Alcaina-Mateos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Melosu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lucena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Lerma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.85" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lidia Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.104551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Angyal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0668-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1643549" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oms" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.06.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Yeshurun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Boussofara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5MXDLH1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.10.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTCBC52K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12223" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolos Tushabramishvili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDS8G95-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kartal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5427" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cavulli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Zoughlami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.05.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3239HQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530262v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL1K0QXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00330573v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Congia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.11.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8QLVNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021415v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mili&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097660" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E5D80B8277869370FF473BCF397C15143FB2AC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Atzeni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDN54MG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.772" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6T2R4D2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Meloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.09.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF9HF8V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012796v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KSDP41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.156" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5K5PTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007BOR30046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>