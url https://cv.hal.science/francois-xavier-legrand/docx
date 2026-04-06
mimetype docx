--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5631 +234,5899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hydrophilic deep eutectic solvents a potential vehicle for topical delivery of Amphotericin B against cutaneous leishmaniasis? An investigation of physicochemical properties, tolerability and antileishmanial efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital-Compounded Birabresib Capsules for NUT Carcinoma: A Quality- and Risk-Based CMC Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
+                <w:t xml:space="preserve">Maria Virginia Sánchez-Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+                <w:t xml:space="preserve">Françoise Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126439⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-026-04081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397306v1</w:t>
+                <w:t xml:space="preserve">hal-05567574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes loaded with daunorubicin and an emetine prodrug for improved selective cytotoxicity towards acute myeloid leukaemia cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are hydrophilic deep eutectic solvents a potential vehicle for topical delivery of Amphotericin B against cutaneous leishmaniasis? An investigation of physicochemical properties, tolerability and antileishmanial efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingeborg Nerbø Reiten</w:t>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Giraud</w:t>
+                <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuva Torblå Augedal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moreau</w:t>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.124989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124989⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 689, pp.126439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799525v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital 3D-printed cyclophosphamide printlets for paediatric patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malissa Boucida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Minard-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Caritá</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Perse</w:t>
+                <w:t xml:space="preserve">Alexandre Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 696, pp.126824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2026.126824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146411v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implementation of a paediatric 3D-printed combination of Sulfamethoxazole and Trimethoprim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liposomes loaded with daunorubicin and an emetine prodrug for improved selective cytotoxicity towards acute myeloid leukaemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Nerbø Reiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuva Torblå Augedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Stoops</w:t>
+                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Do</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Yong Sheng Chua</w:t>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 676, pp.125581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125581⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.124989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038883v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into skin permeation enhancement using neoteric solvents: An ATR-FTIR study on human stratum corneum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Augis</w:t>
+                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Caritá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Tfaili</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128234⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193601v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical implementation of a paediatric 3D-printed combination of Sulfamethoxazole and Trimethoprim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stoops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Mellah-Hammouni</w:t>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Bing Xun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+                <w:t xml:space="preserve">Nicholas Yong Sheng Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 676, pp.125581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112047v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing chlorpromazine for anti-leukaemic therapy with the drug-in-cyclodextrin-in-liposome nanocarrier platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Circulating Liposomes Codelivering Amphotericin B and Retinoic Acid for Cutaneous Leishmaniasis Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvin Tang Gundersen</w:t>
+                <w:t xml:space="preserve">Eduardo Lages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
+                <w:t xml:space="preserve">Tiago Ricotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Leandro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reidun Æsøy</w:t>
+                <w:t xml:space="preserve">Guilherme Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 358, pp.123478. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (41), pp.48514-48530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981168v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into skin permeation enhancement using neoteric solvents: An ATR-FTIR study on human stratum corneum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia M Corrêa</w:t>
+                <w:t xml:space="preserve">Sana Tfaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocasta Avila</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Tfayli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 437A, pp.128234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000112v1</w:t>
+                <w:t xml:space="preserve">hal-05193601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Circulating Liposomes Codelivering Amphotericin B and Retinoic Acid for Cutaneous Leishmaniasis Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia M Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocasta Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Santos</w:t>
+                <w:t xml:space="preserve">Pauline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Lages</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Ramos</w:t>
+                <w:t xml:space="preserve">Shi-Minh Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06156⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302818v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Mellah-Hammouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570176v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
+                <w:t xml:space="preserve">Repurposing chlorpromazine for anti-leukaemic therapy with the drug-in-cyclodextrin-in-liposome nanocarrier platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvin Tang Gundersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grill</w:t>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reidun Æsøy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.123478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878417v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple access to hexahydropyrimidine from 1,3-diamine: synthesis and solid-state characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-023-02234-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (18), pp.7187-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234932v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ruellan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667 (Part B), pp.124965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316872v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nanoparticles based on amphiphilic cyclodextrins for the delivery of active substances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
+                <w:t xml:space="preserve">A simple access to hexahydropyrimidine from 1,3-diamine: synthesis and solid-state characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalek Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Casas-Solvas</w:t>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 651, pp.123723. </w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.813-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11224-023-02234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366812v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canh Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ciseran</w:t>
+                <w:t xml:space="preserve">Steven Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Wacha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 394, pp.123696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660063v1</w:t>
+                <w:t xml:space="preserve">hal-04316872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of DMPC Membranes by a Wedge-Shaped Amphiphilic Cyclodextrin into Bicellar-like Aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of nanoparticles based on amphiphilic cyclodextrins for the delivery of active substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Nerbø Reiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Juan Casas-Solvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Bil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c07331⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 651, pp.123723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032341v1</w:t>
+                <w:t xml:space="preserve">hal-04366812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dendritic cell maturation induced by amorphous silica nanoparticles is Syk-dependent and triggered by lipid raft aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ciseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Guillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Nabhan</w:t>
+                <w:t xml:space="preserve">András Wacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-023-00527-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270376v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Involved in the Chemical Instability of ONC201 and Methods to Counter Its Degradation in Solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Rieutord</w:t>
+                <w:t xml:space="preserve">Fragmentation of DMPC Membranes by a Wedge-Shaped Amphiphilic Cyclodextrin into Bicellar-like Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Bil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Djedaini-Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15102371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (11), pp.2475-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c07331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270374v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human dendritic cell maturation induced by amorphous silica nanoparticles is Syk-dependent and triggered by lipid raft aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Petitprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Céline Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tams</w:t>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pipkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vince Antle</w:t>
+                <w:t xml:space="preserve">Myriam Nabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-023-00527-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242262v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking photoswitch activation depth limit using ionising radiation stimuli adapted to clinical application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Mechanisms Involved in the Chemical Instability of ONC201 and Methods to Counter Its Degradation in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Guesdon Vennerie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roulin</w:t>
+                <w:t xml:space="preserve">André Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30917-0⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15102371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737235v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cocrystallization Method: Non-photochemical Laser-Induced Nucleation of a Cocrystal of Caffeine–Gallic Acid in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pipkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Antle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00624⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.1561-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788064v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Amorphous Silica Nanoparticles Promote Human Dendritic Cell Maturation and CD4+ T-Lymphocyte Activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">New Cocrystallization Method: Non-photochemical Laser-Induced Nucleation of a Cocrystal of Caffeine–Gallic Acid in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Bošnjaković-Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfab120⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.5982-5995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative and quantitative analysis of norepinephrine and epinephrine by Surface Enhanced Raman Spectroscopy with gold nanoparticle suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking photoswitch activation depth limit using ionising radiation stimuli adapted to clinical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Guesdon Vennerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dowek</w:t>
+                <w:t xml:space="preserve">Frederic Pouzoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Christophe Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03743-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.4102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30917-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664781v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning morphology of Pickering emulsions stabilised by biodegradable PLGA nanoparticles: How PLGA characteristics influence emulsion properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Amorphous Silica Nanoparticles Promote Human Dendritic Cell Maturation and CD4+ T-Lymphocyte Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Robin</w:t>
+                <w:t xml:space="preserve">Natacha Szely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Beladjine</w:t>
+                <w:t xml:space="preserve">Marie Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.061⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (1), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfab120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209750v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of experimental conditions by surface enhanced Raman Scattering (SERS) spectroscopy with gold nanoparticles suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Discriminative and quantitative analysis of norepinephrine and epinephrine by Surface Enhanced Raman Spectroscopy with gold nanoparticle suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Tfayli</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120628⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 414 (2), pp.1163-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270367v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning morphology of Pickering emulsions stabilised by biodegradable PLGA nanoparticles: How PLGA characteristics influence emulsion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Moufawad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Ruellan</w:t>
+                <w:t xml:space="preserve">Baptiste Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somenath Panda</w:t>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102809v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Address the Adjuvant Effects of Nanoparticles on the Immune System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Hullo</w:t>
+                <w:t xml:space="preserve">Optimization of experimental conditions by surface enhanced Raman Scattering (SERS) spectroscopy with gold nanoparticles suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.120628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10030425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04049350v1</w:t>
+                <w:t xml:space="preserve">hal-04270367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
+                <w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Leila Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somenath Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557279v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FcγRIIa–Syk Axis Controls Human Dendritic Cell Activation and T Cell Response Induced by Infliximab Aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Nabhan</w:t>
+                <w:t xml:space="preserve">How to Address the Adjuvant Effects of Nanoparticles on the Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Szely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rami Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 205 (9), pp.2351-2361. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10030425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270355v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cézard</w:t>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885940v1</w:t>
+                <w:t xml:space="preserve">hal-02557279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Rohmer</w:t>
+                <w:t xml:space="preserve">The FcγRIIa–Syk Axis Controls Human Dendritic Cell Activation and T Cell Response Induced by Infliximab Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Nabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Le-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205 (9), pp.2351-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294318v1</w:t>
+                <w:t xml:space="preserve">hal-04270355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437402v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923986v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Sauvage</w:t>
+                <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas M. Weiss</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183686v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varenne</w:t>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Coty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Hillaireau</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983998v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina nanoparticles size and crystalline phase impact on cytotoxic effect on alveolar epithelial cells after simple or HCl combined exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Crouzier</w:t>
+                <w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boyard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270322v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Amphiphilic Biotransesterified β-Cyclodextrins: Supramolecular Structure of Nanoparticles and Surface Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Coty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Choisnard</w:t>
+                <w:t xml:space="preserve">H. Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01136⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106206v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Alumina nanoparticles size and crystalline phase impact on cytotoxic effect on alveolar epithelial cells after simple or HCl combined exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Santoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+                <w:t xml:space="preserve">Alexandre Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106211v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Varenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Botton</w:t>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Merlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fx Legrand</w:t>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tfaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437495v1</w:t>
+                <w:t xml:space="preserve">hal-02106211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Sauvage</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Amphiphilic Biotransesterified β-Cyclodextrins: Supramolecular Structure of Nanoparticles and Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pastrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Franzè</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (32), pp.7917-7928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04354282v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-scan multidimensional NMR analysis of mixtures at sub-millimolar concentrations by using SABRE hyperpolarization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500535⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228706v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Franzè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-scan multidimensional NMR analysis of mixtures at sub-millimolar concentrations by using SABRE hyperpolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.3413-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Standardization and validation of a protocol of size measurements by dynamic light scattering for monodispersed stable nanomaterial characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varenne Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlet Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beck-Broichsitter Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5868,779 +6136,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divoux Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perse Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nature to topical medications: current challenges and place of natural eutectic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Forum 2025 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV; Skin Forum, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPLIN (Non-Photochemical Laser-Induced nucleation) of caffeine-gallic acid co-crystals in methanol »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Bosnjakovic-Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristallisation et Précipitation industrielles Cristal 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Eutectics as Solubilizers for Active Pharmaceutical Ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de mélanges de solutés par couplage d'hyperpolarisation par parahydrogène et de séquences ultra-rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6650,344 +6918,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayons X et rayonnements émis par les principaux radio-isotopes utilisés in vivo et in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrin E., Willand N., Didier P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie analytique - Chimie organique - Biophysique - L'enseignement en fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-98, 2023, Objectif Internat Pharmacie, 9782294779862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et application de la pression osmotique : osmolarité - osmolalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrin E., Willand N., Didier P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie analytique - Chimie organique - Biophysique - L'enseignement en fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.127-131, 2023, Objectif Internat Pharmacie, 9782294779862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6997,131 +7265,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCHLEATE DRUG DELIVERY SYSTEMS: AN APPROACH TO THEIR CHARACTERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7268,51 +7536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuva Torbl&#229; Augedal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stoops" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xun Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Yong Sheng Chua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Tang Gundersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun &#198;s&#248;y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lages" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ricotta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04234932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Zerrouki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02234-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c07331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nabhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00527-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Guesdon Vennerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couvreur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumia Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pouzoulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30917-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03788064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00624" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfab120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le-Minh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901381" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Daniele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500535" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZJC8TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064611v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bosnjakovic-Pavlovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/chimie-analytique-chimie-organique-biophysique-9782294779862.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Boucida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuva Torbl&#229; Augedal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stoops" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xun Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Yong Sheng Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lages" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ricotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Tang Gundersen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun &#198;s&#248;y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04234932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Zerrouki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02234-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c07331" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nabhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00527-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03788064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Guesdon Vennerie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couvreur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumia Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pouzoulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30917-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfab120" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030425" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le-Minh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Daniele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500535" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZJC8TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bosnjakovic-Pavlovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/chimie-analytique-chimie-organique-biophysique-9782294779862.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>