--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hydrophilic deep eutectic solvents a potential vehicle for topical delivery of Amphotericin B against cutaneous leishmaniasis? An investigation of physicochemical properties, tolerability and antileishmanial efficacy</w:t>
+                <w:t xml:space="preserve">Hospital 3D-printed cyclophosphamide printlets for paediatric patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
+                <w:t xml:space="preserve">Malissa Boucida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Véronique Minard-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+                <w:t xml:space="preserve">Alexandre Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 689, pp.126439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126439⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 696, pp.126824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2026.126824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397306v1</w:t>
+                <w:t xml:space="preserve">hal-05571619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital 3D-printed cyclophosphamide printlets for paediatric patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are hydrophilic deep eutectic solvents a potential vehicle for topical delivery of Amphotericin B against cutaneous leishmaniasis? An investigation of physicochemical properties, tolerability and antileishmanial efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malissa Boucida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Minard-Colin</w:t>
+                <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michelet</w:t>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 696, pp.126824. </w:t>
+              <w:t xml:space="preserve">, 2026, 689, pp.126439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2026.126824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571619v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomes loaded with daunorubicin and an emetine prodrug for improved selective cytotoxicity towards acute myeloid leukaemia cells</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
+                <w:t xml:space="preserve">Clinical implementation of a paediatric 3D-printed combination of Sulfamethoxazole and Trimethoprim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Caritá</w:t>
+                <w:t xml:space="preserve">Maxime Stoops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Kichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
+                <w:t xml:space="preserve">Bing Xun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Perse</w:t>
+                <w:t xml:space="preserve">Nicholas Yong Sheng Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
+              <w:t xml:space="preserve">, 2025, 676, pp.125581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146411v1</w:t>
+                <w:t xml:space="preserve">hal-05038883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implementation of a paediatric 3D-printed combination of Sulfamethoxazole and Trimethoprim</w:t>
+                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Stoops</w:t>
+                <w:t xml:space="preserve">Amanda Caritá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Xun Tan</w:t>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Yong Sheng Chua</w:t>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 676, pp.125581. </w:t>
+              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038883v1</w:t>
+                <w:t xml:space="preserve">hal-05146411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Circulating Liposomes Codelivering Amphotericin B and Retinoic Acid for Cutaneous Leishmaniasis Treatment</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into skin permeation enhancement using neoteric solvents: An ATR-FTIR study on human stratum corneum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tfaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,498 +1289,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t>
+                <w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia M Corrêa</w:t>
+                <w:t xml:space="preserve">Dania Mellah-Hammouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocasta Avila</w:t>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy El Achkar</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shi-Minh Loo</w:t>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000112v1</w:t>
+                <w:t xml:space="preserve">hal-05112047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repurposing chlorpromazine for anti-leukaemic therapy with the drug-in-cyclodextrin-in-liposome nanocarrier platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvin Tang Gundersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Mellah-Hammouni</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+                <w:t xml:space="preserve">Reidun Æsøy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.123478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112047v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing chlorpromazine for anti-leukaemic therapy with the drug-in-cyclodextrin-in-liposome nanocarrier platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia M Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvin Tang Gundersen</w:t>
+                <w:t xml:space="preserve">Jocasta Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
+                <w:t xml:space="preserve">Tracy El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Pauline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reidun Æsøy</w:t>
+                <w:t xml:space="preserve">Shi-Minh Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 358, pp.123478. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981168v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-M. Ardeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,295 +1825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple access to hexahydropyrimidine from 1,3-diamine: synthesis and solid-state characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grill</w:t>
+                <w:t xml:space="preserve">Abdelkhalek Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.813-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11224-023-02234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878417v1</w:t>
+                <w:t xml:space="preserve">hal-04234932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple access to hexahydropyrimidine from 1,3-diamine: synthesis and solid-state characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.813-823. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667 (Part B), pp.124965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11224-023-02234-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234932v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nanoparticles based on amphiphilic cyclodextrins for the delivery of active substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Nerbø Reiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ciseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Wacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t>
@@ -3029,64 +3029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cocrystallization Method: Non-photochemical Laser-Induced Nucleation of a Cocrystal of Caffeine–Gallic Acid in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Bošnjaković-Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 414 (2), pp.1163-1176. </w:t>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somenath Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 584, pp.119443. </w:t>
+              <w:t xml:space="preserve">, 2020, Part of special issue Special Issue in Honor of Professor Thorsteinn Loftsson on the Occasion of His 70th Birthday, 584, pp.119443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4356,51 +4356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,51 +5294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6163,51 +6163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divoux Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,521 +6394,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+                <w:t xml:space="preserve">Émilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746370v1</w:t>
+                <w:t xml:space="preserve">hal-05578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPLIN (Non-Photochemical Laser-Induced nucleation) of caffeine-gallic acid co-crystals in methanol »</w:t>
+                <w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boemare</w:t>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristallisation et Précipitation industrielles Cristal 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064611v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Eutectics as Solubilizers for Active Pharmaceutical Ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NPLIN (Non-Photochemical Laser-Induced nucleation) of caffeine-gallic acid co-crystals in methanol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Masri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Ruellan</w:t>
+                <w:t xml:space="preserve">Nada Bosnjakovic-Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François- Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Barratt</w:t>
+                <w:t xml:space="preserve">Vincent Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Cristallisation et Précipitation industrielles Cristal 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447157v1</w:t>
+                <w:t xml:space="preserve">hal-04064611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Eutectics as Solubilizers for Active Pharmaceutical Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François- Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse de mélanges de solutés par couplage d'hyperpolarisation par parahydrogène et de séquences ultra-rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6918,344 +7043,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayons X et rayonnements émis par les principaux radio-isotopes utilisés in vivo et in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrin E., Willand N., Didier P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie analytique - Chimie organique - Biophysique - L'enseignement en fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-98, 2023, Objectif Internat Pharmacie, 9782294779862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et application de la pression osmotique : osmolarité - osmolalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrin E., Willand N., Didier P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie analytique - Chimie organique - Biophysique - L'enseignement en fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.127-131, 2023, Objectif Internat Pharmacie, 9782294779862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7265,131 +7390,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCHLEATE DRUG DELIVERY SYSTEMS: AN APPROACH TO THEIR CHARACTERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7536,51 +7661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Boucida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuva Torbl&#229; Augedal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stoops" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xun Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Yong Sheng Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lages" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ricotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Tang Gundersen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun &#198;s&#248;y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04234932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Zerrouki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02234-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c07331" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nabhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00527-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03788064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Guesdon Vennerie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couvreur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumia Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pouzoulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30917-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfab120" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030425" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le-Minh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Daniele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500535" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZJC8TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bosnjakovic-Pavlovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/chimie-analytique-chimie-organique-biophysique-9782294779862.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Boucida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuva Torbl&#229; Augedal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stoops" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xun Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Yong Sheng Chua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lages" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ricotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Tang Gundersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun &#198;s&#248;y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04234932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Zerrouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02234-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c07331" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nabhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00527-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03788064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Guesdon Vennerie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couvreur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumia Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pouzoulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30917-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Szely" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfab120" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Guillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030425" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le-Minh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Daniele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500535" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZJC8TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bosnjakovic-Pavlovic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/chimie-analytique-chimie-organique-biophysique-9782294779862.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>