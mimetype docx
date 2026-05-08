--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François-Xavier MEUNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition en R&D : une étude à partir de données de co-inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.89-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 832, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaborations interindustrielles : une analyse par les brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.141-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’innovation technologique des entreprises : une analyse autour du concept d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Operational Concept of Technological Military/Civilian Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°29 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.029.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical systems and cross-sector knowledge diffusion: an illustration with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2018.1518522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm growth and knowledge flows: comparative analysis between defence and civil areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation et cohérence technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to map the relations between technological and sectoral innovation systems: an application to transportation, energy and telecommunications industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR 2019 conference on interdisciplinary business &amp; economics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D firms: How defense technological innovation contribute to their arms sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR Tokyo conference on interdisciplinary business &amp; economic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: An Exploration through the Transport, Energy and Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Economic Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of biomedical engineering technologies: evidence from patent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School - "Innovation for Health, innovation for Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structuring of technological knowledge bases to be a defence company ? An empirical analisys of majors R&D firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of Eastern Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D firms: how defense technological innovation contribute to their arms sales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PimpMyPhD - Irsem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama sur les innovations de la défense à partir de données de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres économiques de la défense - Observatoire Economique de la Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: an exploration through transportation, energy and telecommunications industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEAI 14th International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple pour représenter l’organisation de l’innovation technologique d’une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D Firms: How Defence Technological Innovation Contribute to their Arms Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Internatioanl Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guzelyurt, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’activité d’innovation technologique autour d’une fonction : le cas du traitement des troubles digestifs par le microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majour R&D firms: how defense technological innovation contribute to their arms sales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International conference on economics and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chypre Nord, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un concept opérationnel de dualité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été 2017 du RRI: L’innovation agile : Quels défis pour les individus, les organisations et les territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’interaction des systèmes régionaux d’innovation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introverted or extroverted? Profiles of regional technological interconnectedness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Duality of Technological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 21st Annual Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel dual des systèmes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conflit et Economie de Défense (IRSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Economie de défense, IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological resilience of regions: The case of European technology market, 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et dynamiques cognitives des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Centre de Recherche en Gestion, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Gestion, Ecole Polytechnique, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm growth and knowledge flows: Comparative analysis between defence and civil areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI Forum Innovation VII 20 ans d'Innovation : Dynamique des trajectoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality as a convergence process between technological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han River Forum : International Conference on the Innovative development of Defense Economics &amp; 2016 Annual Conference of the Military Economics Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing duality through knowledge architecture and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Sciences Po Grenoble; ENSTA Bretagne, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITB transformations and dual-use technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major Trends in Arms Production and Tranfers in Times of Austerity, Challenges for the UK and France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint of Dual-Uuse Innovation on Business Growth: Teachings from a Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation VI - Crise, innovation et transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition technologique de l'innovation duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de recherche en sciences sociales sur la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies and inter-industrial collaborations: a patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic innovation: entrepreneurial strategies and market dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Wiley; ISTE, pp.111-142, 2020, Innovation in Engineering and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation technologique par les brevets : application aux drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.IISN 1293-4348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION TECHNOLOGIQUE DUALE : UNE ANALYSE EN TERMES D’INFLUENCE ET DE COHERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Paris 1 - Panthéon-Sorbonne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01620435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François-Xavier MEUNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition en R&D : une étude à partir de données de co-inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.89-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaborations interindustrielles : une analyse par les brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.141-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 832, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’innovation technologique des entreprises : une analyse autour du concept d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Operational Concept of Technological Military/Civilian Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°29 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.029.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical systems and cross-sector knowledge diffusion: an illustration with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2018.1518522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm growth and knowledge flows: comparative analysis between defence and civil areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation et cohérence technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to map the relations between technological and sectoral innovation systems: an application to transportation, energy and telecommunications industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR 2019 conference on interdisciplinary business &amp; economics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: An Exploration through the Transport, Energy and Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Economic Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D firms: How defense technological innovation contribute to their arms sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR Tokyo conference on interdisciplinary business &amp; economic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of biomedical engineering technologies: evidence from patent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School - "Innovation for Health, innovation for Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structuring of technological knowledge bases to be a defence company ? An empirical analisys of majors R&D firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of Eastern Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: an exploration through transportation, energy and telecommunications industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEAI 14th International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D firms: how defense technological innovation contribute to their arms sales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PimpMyPhD - Irsem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama sur les innovations de la défense à partir de données de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres économiques de la défense - Observatoire Economique de la Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major R&D Firms: How Defence Technological Innovation Contribute to their Arms Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Internatioanl Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guzelyurt, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple pour représenter l’organisation de l’innovation technologique d’une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majour R&D firms: how defense technological innovation contribute to their arms sales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International conference on economics and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chypre Nord, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’activité d’innovation technologique autour d’une fonction : le cas du traitement des troubles digestifs par le microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un concept opérationnel de dualité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été 2017 du RRI: L’innovation agile : Quels défis pour les individus, les organisations et les territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’interaction des systèmes régionaux d’innovation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introverted or extroverted? Profiles of regional technological interconnectedness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Duality of Technological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 21st Annual Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel dual des systèmes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conflit et Economie de Défense (IRSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Economie de défense, IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological resilience of regions: The case of European technology market, 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et dynamiques cognitives des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Centre de Recherche en Gestion, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Gestion, Ecole Polytechnique, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm growth and knowledge flows: Comparative analysis between defence and civil areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI Forum Innovation VII 20 ans d'Innovation : Dynamique des trajectoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality as a convergence process between technological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han River Forum : International Conference on the Innovative development of Defense Economics &amp; 2016 Annual Conference of the Military Economics Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing duality through knowledge architecture and patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bellais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Sciences Po Grenoble; ENSTA Bretagne, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITB transformations and dual-use technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major Trends in Arms Production and Tranfers in Times of Austerity, Challenges for the UK and France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint of Dual-Uuse Innovation on Business Growth: Teachings from a Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation VI - Crise, innovation et transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition technologique de l'innovation duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de recherche en sciences sociales sur la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies and inter-industrial collaborations: a patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic innovation: entrepreneurial strategies and market dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Wiley; ISTE, pp.111-142, 2020, Innovation in Engineering and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation technologique par les brevets : application aux drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.IISN 1293-4348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION TECHNOLOGIQUE DUALE : UNE ANALYSE EN TERMES D’INFLUENCE ET DE COHERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Paris 1 - Panthéon-Sorbonne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01620435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1518522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Younsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01620435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977178v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1518522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Younsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01620435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>