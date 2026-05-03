--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> François-Xavier Nérard </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur des Universités Université Paris 1 Panthéon-Sorbonne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -269,1676 +275,1685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valuable Waste: Soviet management of food scarcity in the early 1930s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Food History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20549547.2023.2228626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CR de Darra GOLDSTEIN, The Kingdom of Rye: A Brief History of Russian Food (Oakland: University of California Press, 2022), 171 pp., ISBN 978-0-520-38389-0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (2), pp.214-216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.134746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Nérard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieu Lénine : Ukraine 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Histoire. Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la Guerre civile est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20549547.2023.2228626⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Aunoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexe, les espaces postcommunistes en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.4-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5077/journals/connexe.2021.e615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RED CORPSES: A MICROHISTORY OF MASS GRAVES, DEAD BODIES, AND THEIR PUBLIC USES* **</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestio Rossica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.138-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15826/qr.2021.1.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15826/qr.2021.1.570⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03191111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dessiner la terreur : stalinisme, guerre et mémoires », Images, lettres et sons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 149 (1), pp.160-165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.149.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.149.0151⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03502568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Працювати, щоб їсти: продовольче постачання промислових робітників в срср у роки першоі пьятирічки (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">clio world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réapparition des disparus : histoire d’un monument de Sverdlovsk­-Ekaterinbourg (1987-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Alimentation et relations internationales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bipr1.050.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OF TIME AND THINGS: USES OF OBJECTS FROM SOVIET MASS GRAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations on a Shchi Theme: Collective Dining and Politics in the Early USSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastronomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.36 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/gfc.2017.17.4.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sisyphean Opening of the First Soviet Canteens in the Urals: Successes and Failures (1918–1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestio Rossica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1063 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15826/qr.2017.4.267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets des disparus. Exhumations et usages des traces matérielles de la violence de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stalinism as Traditional Political Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritika: Explorations in Russian and Eurasian History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.475 - 482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/kri.2016.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Накормить строителей социализма: общественное питание в СССР эпохи первых пятилеток (1928-1935 гг.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Российская история</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Cahors au kagor. Pistes pour une histoire du vin de Cahors en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIVAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger dans les cantines staliniennes : &amp;quot;consommateurs&amp;quot; soviétiques à l'époque des premiers plans quinquennaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...591 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les constructeurs du socialisme : cantines et question alimentaire dans l'URSS des premiers plans quinquennaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles archives soviétiques ? Réflexion sur la constitution des archives du pouvoir stalinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Historiographie &amp; archivistique. Écriture et méthodes de l'histoire à l'aune de la mise en archives, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/FX_Nerard.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action populaire pendant la Grande Terreur (1937-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (3), pp.69-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.107.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.107.0069⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01895409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bureaux des plaintes dans l'URSS de Staline (1928-1941) : la gestion du mécontentement dans un Etat socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher camarade Kalinine...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1948,111 +1963,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary remark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Material Traces of Mass Death. The exhumed object</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2062,1104 +2077,1175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et territoires du contrôle social, Sociétés européennes et américaines, (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.6303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cantines bolcheviques : une histoire du stalinisme vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Nationalismes et guerres mondiales, Laurent Joly, 978-2-271-15320-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique de la Russie, d'Ivan III à Vladimir Poutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 2024, 9782746753808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Histórico da Rússia, de Ivan III a Vladimir Putin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-989-576-139-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas dějin Ruska : Od Ivana III. po Vladimira Putina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lingea, 2022, 9788075087454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas historique de la Russie, d'Ivan III à Vladimir Poutine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve plus vite camarade ! L'industrie du slogan en URSS de 1918 à 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Autrement, 2017</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iegor Gran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les échappés, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gamelle et l'outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les échappés, 2017</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">367 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamelle et l’outil : manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staline au Kremlin, le maître du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2016, Une journée avec</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaincus ! Histoires de défaites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Horel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde éditions, 2016, 978-2-36942-465-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer les victimes en Europe du XVIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David El Kenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 352 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessine-moi un Bolchevik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vatline</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gacon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">367 p., 2016</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Malachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, pp.223, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq pour cent de vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Perrin, 2016, Une journée avec</w:t>
+              <w:t xml:space="preserve">Tallandier, pp.533, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...312 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3169,1664 +3255,1664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation vue de Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabre, Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.550-553, 2023, 978-2350309378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé, présent et futur de la guerre : la société soviétique entre 1922 et 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie et l’URSS, du milieu du XIXe siècle à 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Handwriting (3): Denunciations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media and Communication in the Soviet Union (1917–1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.269-275, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88367-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1905 : Touché-coulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1736 : Du Don à l'Oural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El gran secreto : sitios de asesinatos masivos en la Rusia estalinista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La urgencia de la memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOVIET CANTEENS IN PRE-WAR USSR, 1917–41: PROMISES OF EMANCIPATION AND EVERYDAY VIOLENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fate of the Bolshevik Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350117938.ch-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Но разве от этого легче?» Критические заметки о мероприятиях в память о Великой Отечественной войне в Санкт-Петербурге (2013 г.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dvorkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Памятник и праздник: этнография Дня Победы</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceux de la Volga : Stalingrad 1942-1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Davion; Beatrice Heuser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batailles : une histoire des grands mythes nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.297-312, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bureaux du Kremlin : les dirigeants immobiles de l’URSS ? 1918-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gouvernement en déplacement : pouvoir et mobilité de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.649-659, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14jkb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bolchevisme en pratiques : idéologie et pragmatisme dans l’URSS en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de la deuxième révolution russe : perceptions et représentations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourritures staliniennes. Sens et usages des images gastronomiques par la propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger : une histoire culturelle. Actes des journées du 4-5 novembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation des mineurs de fond en France après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gamelle et l’outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu éditions, pp.265-279, 2016, 9791090129153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible défaite : l'URSS au début de la Grande Guerre patriotique (1941-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincus ! Histoires de défaites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-36942-465-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raggi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des défaites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincus ! Histoires de défaites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir manger : nourriture et travail dans l'URSS des premiers plans quinquennaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamelle et l'Outil : manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détruire les croyances en dévoilant les reliques : un épisode de l’iconoclasme bolchevique après 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iconoclasme et révolutions de 1789 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Призраки террора : люди общественного питания в условиях сталинского террора</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">История сталинизма : жизнь в терроре. Социальные аспекты репрессий</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiter Levachovo, cimetière du Stalinisme (1989-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme mémoriel en Europe centrale et orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dénonciation totalitaire ? Théorie et pratique des régimes de l'Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dénonciation en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.186-198, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 58&amp;quot;, &amp;quot;Cimetières&amp;quot;, &amp;quot;Pobiedonostsev&amp;quot;, &amp;quot;Kornilov&amp;quot;, &amp;quot;Soljenistyne&amp;quot;, &amp;quot;Russes blancs&amp;quot;, &amp;quot;Communisme et contre-révolution dans l'espace soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la contre-révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.2-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délation, dénonciation et dénonciateurs en URSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et délateurs, la délation peut-elle être civique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.39-51, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4836,91 +4922,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre Riabova : un webdocumentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4930,161 +5016,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour de l'Atlas historique de la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaé Achechova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02092169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5231,51 +5317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier N&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aquili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.091.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.004.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04140251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20549547.2023.2228626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2021.1.570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/gfc.2017.17.4.36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2017.4.267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2016.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegor Gran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gacon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Defrance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vatline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Malachenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88367-6_15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350117938.ch-017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dvorkin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jkb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01896350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03135430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier N&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aquili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.091.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.004.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04140251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20549547.2023.2228626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.134746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2021.1.570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/gfc.2017.17.4.36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2017.4.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2016.0030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-cantines-bolcheviques/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegor Gran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gacon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Defrance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vatline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Malachenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88367-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350117938.ch-017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dvorkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jkb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01896350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03135430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>