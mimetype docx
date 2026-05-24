--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -275,217 +275,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CR de Darra GOLDSTEIN, The Kingdom of Rye: A Brief History of Russian Food (Oakland: University of California Press, 2022), 171 pp., ISBN 978-0-520-38389-0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Nerard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.134746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valuable Waste: Soviet management of food scarcity in the early 1930s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20549547.2023.2228626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieu Lénine : Ukraine 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -510,51 +510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la Guerre civile est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Aunoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -627,51 +627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RED CORPSES: A MICROHISTORY OF MASS GRAVES, DEAD BODIES, AND THEIR PUBLIC USES* **</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestio Rossica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.138-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -705,51 +705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dessiner la terreur : stalinisme, guerre et mémoires », Images, lettres et sons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 149 (1), pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -783,51 +783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Працювати, щоб їсти: продовольче постачання промислових робітників в срср у роки першоі пьятирічки (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">clio world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -852,51 +852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réapparition des disparus : histoire d’un monument de Sverdlovsk­-Ekaterinbourg (1987-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,51 +921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Alimentation et relations internationales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -999,51 +999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OF TIME AND THINGS: USES OF OBJECTS FROM SOVIET MASS GRAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1068,51 +1068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations on a Shchi Theme: Collective Dining and Politics in the Early USSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastronomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (4), pp.36 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sisyphean Opening of the First Soviet Canteens in the Urals: Successes and Failures (1918–1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestio Rossica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.1063 - 1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1237,51 +1237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets des disparus. Exhumations et usages des traces matérielles de la violence de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalinism as Traditional Political Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritika: Explorations in Russian and Eurasian History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), pp.475 - 482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Накормить строителей социализма: общественное питание в СССР эпохи первых пятилеток (1928-1935 гг.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Российская история</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Cahors au kagor. Pistes pour une histoire du vin de Cahors en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIVAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger dans les cantines staliniennes : &amp;quot;consommateurs&amp;quot; soviétiques à l'époque des premiers plans quinquennaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les constructeurs du socialisme : cantines et question alimentaire dans l'URSS des premiers plans quinquennaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action populaire pendant la Grande Terreur (1937-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (3), pp.69-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bureaux des plaintes dans l'URSS de Staline (1928-1941) : la gestion du mécontentement dans un Etat socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher camarade Kalinine...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary remark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Material Traces of Mass Death. The exhumed object</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,51 +2091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et territoires du contrôle social, Sociétés européennes et américaines, (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique de la Russie, d'Ivan III à Vladimir Poutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2422,51 +2422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas dějin Ruska : Od Ivana III. po Vladimira Putina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2497,51 +2497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique de la Russie, d'Ivan III à Vladimir Poutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêve plus vite camarade ! L'industrie du slogan en URSS de 1918 à 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iegor Gran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamelle et l'outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamelle et l’outil : manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staline au Kremlin, le maître du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrin, 2016, Une journée avec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaincus ! Histoires de défaites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commémorer les victimes en Europe du XVIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David El Kenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 352 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq pour cent de vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tallandier, pp.533, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé, présent et futur de la guerre : la société soviétique entre 1922 et 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie et l’URSS, du milieu du XIXe siècle à 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1905 : Touché-coulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1736 : Du Don à l'Oural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El gran secreto : sitios de asesinatos masivos en la Rusia estalinista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La urgencia de la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOVIET CANTEENS IN PRE-WAR USSR, 1917–41: PROMISES OF EMANCIPATION AND EVERYDAY VIOLENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fate of the Bolshevik Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,51 +3774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Но разве от этого легче?» Критические заметки о мероприятиях в память о Великой Отечественной войне в Санкт-Петербурге (2013 г.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dvorkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3856,51 +3856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceux de la Volga : Stalingrad 1942-1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Davion; Beatrice Heuser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batailles : une histoire des grands mythes nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.297-312, 2020</w:t>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bolchevisme en pratiques : idéologie et pragmatisme dans l’URSS en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de la deuxième révolution russe : perceptions et représentations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourritures staliniennes. Sens et usages des images gastronomiques par la propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger : une histoire culturelle. Actes des journées du 4-5 novembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamelle et l’outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, pp.265-279, 2016, 9791090129153</w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible défaite : l'URSS au début de la Grande Guerre patriotique (1941-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincus ! Histoires de défaites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-36942-465-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des défaites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir manger : nourriture et travail dans l'URSS des premiers plans quinquennaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamelle et l'Outil : manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4490,51 +4490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détruire les croyances en dévoilant les reliques : un épisode de l’iconoclasme bolchevique après 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iconoclasme et révolutions de 1789 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4559,51 +4559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Призраки террора : люди общественного питания в условиях сталинского террора</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">История сталинизма : жизнь в терроре. Социальные аспекты репрессий</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4628,51 +4628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiter Levachovo, cimetière du Stalinisme (1989-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme mémoriel en Europe centrale et orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,51 +4697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dénonciation totalitaire ? Théorie et pratique des régimes de l'Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dénonciation en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.186-198, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4766,51 +4766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 58&amp;quot;, &amp;quot;Cimetières&amp;quot;, &amp;quot;Pobiedonostsev&amp;quot;, &amp;quot;Kornilov&amp;quot;, &amp;quot;Soljenistyne&amp;quot;, &amp;quot;Russes blancs&amp;quot;, &amp;quot;Communisme et contre-révolution dans l'espace soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la contre-révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.2-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4835,51 +4835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délation, dénonciation et dénonciateurs en URSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et délateurs, la délation peut-elle être civique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.39-51, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre Riabova : un webdocumentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour de l'Atlas historique de la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Nerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier N&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aquili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.091.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.004.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04140251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20549547.2023.2228626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.134746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2021.1.570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/gfc.2017.17.4.36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2017.4.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2016.0030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-cantines-bolcheviques/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegor Gran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gacon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Defrance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vatline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Malachenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88367-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350117938.ch-017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dvorkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jkb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01896350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03135430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier N&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aquili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.091.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.004.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.134746" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04140251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20549547.2023.2228626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2021.1.570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/gfc.2017.17.4.36" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15826/qr.2017.4.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2016.0030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01895409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-cantines-bolcheviques/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegor Gran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gacon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Defrance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vatline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Malachenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88367-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350117938.ch-017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dvorkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jkb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01896350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03135430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>