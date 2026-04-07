--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -201,50 +201,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales – Dispositif électronique Mobile Anti-Rapprochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giacopelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -266,4295 +430,4131 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes pénalement responsable : mesure de soins psychiatriques et procédure de révision (Note ss Cass., 1e civ., 8 juillet 2020, n°19-18.839)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne pénalement irresponsable : mesure de soins psychiatriques et procédure de révision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.798 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer une protection de l’animal. Quelles transformations du Droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et transmissions dématérialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de contrepartie dans l'incrimination d'hébergement indigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de vulnérabilité, approche juridique d'un concept polymorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesée non contradictoire de produits stupéfiants : la destruction source de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.231-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences sexuelles sur mineurs, en finir avec la prescription ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caractérisation de l'état de faiblesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la pédophilie entre protection aggravée du mineur et pénalisation de l’attirance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.449-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'enquête européenne ou l'adoption d'un instrument inédit de l'Europe pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.223-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage et détention de stupéfiants en concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhension pénale des seuils d'age de la responsabilité des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.522-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambivalence de la protection pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.263-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une légalisation de la gestation pour autrui en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1017-1032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.495-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments constitutifs du délit à l'épreuve de l'action des associations de droit au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse pénale contre l'habitat dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret de la personne protégé par le ministre du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Bremaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226-227, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d’arrêt européen, succès de l’Europe pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.38-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du délit de « négationnisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique législative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mineurs et les réseaux sociaux sur Internet, regard par le prisme du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.847-861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la diffusion de son intimité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.41-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2015, pp. 465-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.211-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.115-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 467-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - « L'Europe pénale » : une utopie réalisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, sexe et droit : une confrontation conditionnée par la protection des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.845-861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre lutte et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.555-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+              <w:t xml:space="preserve">, 2013, pp.477-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+              <w:t xml:space="preserve">, 2013, pp.217-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the creation of a European criminal record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 221-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.485-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ers la suppression de l’exequatur en Europe ? Approches générales de l’exécution des décisions au niveau européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.151-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel de la fonction éducative de la justice des mineurs : l’exemple du service citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 255, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
+              <w:t xml:space="preserve">, 2011, pp.525-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 04, pp.619</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.231-247</w:t>
+              <w:t xml:space="preserve">, 2011, pp.235-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 02, pp.95</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exécution des décisions fondées sur une harmonisation procédurale par la mise en œuvre de procédures spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...404 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...2744 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,536 +4693,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso, 2020, 9782370322661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’affaire du mediator 2010-2020 – 10 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et vulnérabilité – Approche franco-marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ-Lextenso éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, A paraître</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso éditions, 78, pp.202, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LGDJ-Lextenso, 2020, 9782370322661</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal et l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, pp.384, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LGDJ-Lextenso éditions, 78, pp.202, 2019</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire Varenne, 55, pp.194, 2018, Colloques &amp; Essais, 9-782370-321565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, pp.384, 2019</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso éditions, 52, pp.140, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484074v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02392000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe et Vulnérabilité</w:t>
               </w:r>
@@ -5613,116 +5613,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sexualité des mineurs au regard des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant et le sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.231-241, 2021, Collection "Thèmes &amp; commentaires"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la capacité procédurale en droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p.251-260, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection pénale des mineurs, toujours sous le signe de l'ambivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp. 47-65, 2021, 978-2-7110-3389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection pénale des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Mestrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5742,2113 +5884,1971 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse et droit par le prisme de la vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.47-66, 2021, 978-2-7110-3389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, p.251-260, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des vaccins : libertés et obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des personnes vulnérables, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, LGDJ-Lextenso éditions, pp.153-165, 2020, Colloques &amp; Essais, 9782370322661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.231-241, 2021, Collection "Thèmes &amp; commentaires"</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du droit de la drogue dans le hip hop. Sondages dans le rap français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Montas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) et Hip-hop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal, un être doué de sensibilité : quelle conséquence en droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme, roi des animaux ? Animaux, droit et santé, Rencontres franco-britanniques de la Société de législation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage récréatif des drogues et la protection des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé des personnes vulnérables, Paris, Fondation Varenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 113, LGDJ-Lextenso éditions, pp.153-165, 2020, Colloques &amp; Essais, 9782370322661</w:t>
+              <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de l’animal par le prisme culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et animaux, Rencontres de la Société de législation comparée : Dialogue franco-italien 21 et 22 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Société de législation comparée, Collection « Colloques », pp.203-224, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects juridiques de la représentation des comportements sexuels dans une série à grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans Game of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a liberté sexuelle en institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personne et liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-8, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.13-17, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’animal par le recours à la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.351-364, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation et l’interpénétration des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso, pp.115-123, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal, violences et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, Collection « Travaux de l’Institut de sciences criminelles de Grenoble », pp.29-54, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, pp.7-8, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skins, de la fiction à la réalité... ou la protection contre les provocations et la débauche des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.83-98, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le syndrome du bébé secoué à l’épreuve de la qualification pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Fondation Varenne – LGDJ- Lextenso éditions, Collection « Colloques &amp; Essais », pp.81-100, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-10, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, LGDJ-Lextenso éditions, pp.111-126, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe et vulnérabilité, d’une recherche déjouant les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Fondation Varenne – LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », pp.7-18, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ogement et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Fondation Varenne – LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », pp.13-28, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer la sécurité par une redistribution des compétences des forces en action, ou lutter contre la criminalité transnationale à l’appui des autorités militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du droit de la sécurité et de la défense – Annuaire 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions mare &amp; martin, Collection « Droit de la sécurité et de la défense », pp.191-215, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colocation et vulnérabilité, de l’ambivalence à la réelle contradiction de ces notions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éditions, pp.287-308, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, p. 13-32, 2016, 978-2-37032-074-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes. Vers une justice pénale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’européanisation de la justice pénale – Actes du colloque organisé le 16 octobre 2015 par le Centre de recherche en droit privé de l’Université de Bretagne occidentale, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CUJAS, Collection Actes et Etudes, pp.7-9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’institution d’une Cour pénale européenne, de l’utopie à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’européanisation de la justice pénale – Actes du colloque organisé le 16 octobre 2015 par le Centre de recherche en droit privé de l’Université de Bretagne occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CUJAS, pp.143-172, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.13-17, 2019</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et vulnérabilité, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.287-308, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 78, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-8, 2019</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de l’Union européenne dans le processus de juridictionnalisation de l’enquête pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La juridictionnalisation de l’enquête pénale – Actes du colloque organisé le 30 avril 2014 par l’ENM et l’ISCJ, Paris, Cujas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31-53, Collection Actes &amp; études, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », 2019</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre opérationnel de l’Union européenne dans la lutte contre la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El fenómeno de la prostitución Cooperación franco-española en la lucha contra la trata de seres humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-221, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...1254 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484555v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02484542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indépendance et l’impartialité de l’arbitre au regard de la jurisprudence française</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>