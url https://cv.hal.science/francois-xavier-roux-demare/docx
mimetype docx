--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -201,50 +201,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique législative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giacopelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -266,2616 +361,2521 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales – Dispositif électronique Mobile Anti-Rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes pénalement responsable : mesure de soins psychiatriques et procédure de révision (Note ss Cass., 1e civ., 8 juillet 2020, n°19-18.839)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne pénalement irresponsable : mesure de soins psychiatriques et procédure de révision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.798 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giacopelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer une protection de l’animal. Quelles transformations du Droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et transmissions dématérialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de contrepartie dans l'incrimination d'hébergement indigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de vulnérabilité, approche juridique d'un concept polymorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesée non contradictoire de produits stupéfiants : la destruction source de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences sexuelles sur mineurs, en finir avec la prescription ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caractérisation de l'état de faiblesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la pédophilie entre protection aggravée du mineur et pénalisation de l’attirance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.449-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'enquête européenne ou l'adoption d'un instrument inédit de l'Europe pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+              <w:t xml:space="preserve">, 2017, pp.223-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurer une protection de l’animal. Quelles transformations du Droit ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage et détention de stupéfiants en concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhension pénale des seuils d'age de la responsabilité des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.522-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambivalence de la protection pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.263-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une légalisation de la gestation pour autrui en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1017-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.495-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments constitutifs du délit à l'épreuve de l'action des associations de droit au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse pénale contre l'habitat dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret de la personne protégé par le ministre du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Bremaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226-227, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d’arrêt européen, succès de l’Europe pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.38-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du délit de « négationnisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la diffusion de son intimité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mineurs et les réseaux sociaux sur Internet, regard par le prisme du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
+              <w:t xml:space="preserve">, 2015, 4, pp.847-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1630 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484464v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02484465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t>
               </w:r>
@@ -4693,151 +4693,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ-Lextenso, 2020, 9782370322661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484067v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02484065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire du mediator 2010-2020 – 10 ans après</w:t>
               </w:r>
@@ -5987,1027 +5987,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'animal, un être doué de sensibilité : quelle conséquence en droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme, roi des animaux ? Animaux, droit et santé, Rencontres franco-britanniques de la Société de législation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation du droit de la drogue dans le hip hop. Sondages dans le rap français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Montas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) et Hip-hop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+                <w:t xml:space="preserve">halshs-03101789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage récréatif des drogues et la protection des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de l’animal par le prisme culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et animaux, Rencontres de la Société de législation comparée : Dialogue franco-italien 21 et 22 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Société de législation comparée, Collection « Colloques », pp.203-224, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects juridiques de la représentation des comportements sexuels dans une série à grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans Game of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 39, Société de législation comparée, Collection « Colloques », pp.203-224, 2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a liberté sexuelle en institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personne et liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.13-17, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’animal par le recours à la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.351-364, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation et l’interpénétration des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso, pp.115-123, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal, violences et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, Collection « Travaux de l’Institut de sciences criminelles de Grenoble », pp.29-54, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les routes de la drogue, Paris, Fondation Varenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 78, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-8, 2019</w:t>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, pp.7-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.13-17, 2019</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le syndrome du bébé secoué à l’épreuve de la qualification pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Fondation Varenne – LGDJ- Lextenso éditions, Collection « Colloques &amp; Essais », pp.81-100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.351-364, 2019</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skins, de la fiction à la réalité... ou la protection contre les provocations et la débauche des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.83-98, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484523v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02484524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>