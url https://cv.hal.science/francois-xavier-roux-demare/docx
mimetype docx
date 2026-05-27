--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -201,50 +201,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales – Dispositif électronique Mobile Anti-Rapprochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giacopelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -266,4265 +430,4101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes pénalement responsable : mesure de soins psychiatriques et procédure de révision (Note ss Cass., 1e civ., 8 juillet 2020, n°19-18.839)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne pénalement irresponsable : mesure de soins psychiatriques et procédure de révision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.798 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer une protection de l’animal. Quelles transformations du Droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et transmissions dématérialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de contrepartie dans l'incrimination d'hébergement indigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de vulnérabilité, approche juridique d'un concept polymorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesée non contradictoire de produits stupéfiants : la destruction source de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.231-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences sexuelles sur mineurs, en finir avec la prescription ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caractérisation de l'état de faiblesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la pédophilie entre protection aggravée du mineur et pénalisation de l’attirance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.449-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'enquête européenne ou l'adoption d'un instrument inédit de l'Europe pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.223-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage et détention de stupéfiants en concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhension pénale des seuils d'age de la responsabilité des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.522-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambivalence de la protection pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.263-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une légalisation de la gestation pour autrui en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1017-1032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments constitutifs du délit à l'épreuve de l'action des associations de droit au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse pénale contre l'habitat dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret de la personne protégé par le ministre du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Bremaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226-227, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d’arrêt européen, succès de l’Europe pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.38-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du délit de « négationnisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique législative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2016, pp.495-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violences conjugales – Dispositif électronique Mobile Anti-Rapprochement</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension pénale de la diffusion de son intimité sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2015, pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mineurs et les réseaux sociaux sur Internet, regard par le prisme du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.847-861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1152, p. 1821 à 1825</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 465-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°42, pp.1821-1825</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.211-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.115-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - « L'Europe pénale » : une utopie réalisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t>
+              <w:t xml:space="preserve">, 2014, pp. 467-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1603-1622</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre lutte et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.555-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1800, pp.76-77</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.477-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.89-102</w:t>
+              <w:t xml:space="preserve">, 2013, pp.217-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07 et 08, pp.383</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, sexe et droit : une confrontation conditionnée par la protection des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.845-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t>
+              <w:t xml:space="preserve">, 2012, pp. 221-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 04, pp.619</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.485-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 02, pp.95</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ers la suppression de l’exequatur en Europe ? Approches générales de l’exécution des décisions au niveau européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.151-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giacopelli</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel de la fonction éducative de la justice des mineurs : l’exemple du service citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 255, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the creation of a European criminal record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.57-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.231-247</w:t>
+              <w:t xml:space="preserve">, 2011, pp.235-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exécution des décisions fondées sur une harmonisation procédurale par la mise en œuvre de procédures spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 05, pp.226</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Varinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.525-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...2744 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965242v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-02484483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t>
               </w:r>
@@ -4693,151 +4693,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso, 2020, 9782370322661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit des personnes et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484065v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02484067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire du mediator 2010-2020 – 10 ans après</w:t>
               </w:r>
@@ -5613,2242 +5613,2242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">la capacité procédurale en droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p.251-260, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection pénale des mineurs, toujours sous le signe de l'ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 47-65, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mestrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.47-66, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sexualité des mineurs au regard des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et le sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.231-241, 2021, Collection "Thèmes &amp; commentaires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, p.251-260, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des vaccins : libertés et obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des personnes vulnérables, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, LGDJ-Lextenso éditions, pp.153-165, 2020, Colloques &amp; Essais, 9782370322661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp. 47-65, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du droit de la drogue dans le hip hop. Sondages dans le rap français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Montas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) et Hip-hop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal, un être doué de sensibilité : quelle conséquence en droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme, roi des animaux ? Animaux, droit et santé, Rencontres franco-britanniques de la Société de législation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage récréatif des drogues et la protection des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Mestrot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des personnes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects juridiques de la représentation des comportements sexuels dans une série à grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans Game of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a liberté sexuelle en institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personne et liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-8, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.13-17, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’animal par le recours à la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Droit privé et sciences criminelles », pp.351-364, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation et l’interpénétration des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les routes de la drogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, LGDJ-Lextenso, pp.115-123, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique de l’animal par le prisme culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et animaux, Rencontres de la Société de législation comparée : Dialogue franco-italien 21 et 22 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Société de législation comparée, Collection « Colloques », pp.203-224, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, pp.7-8, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skins, de la fiction à la réalité... ou la protection contre les provocations et la débauche des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.83-98, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le syndrome du bébé secoué à l’épreuve de la qualification pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Fondation Varenne – LGDJ- Lextenso éditions, Collection « Colloques &amp; Essais », pp.81-100, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndrome du bébé secoué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.7-10, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal, violences et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, Collection « Travaux de l’Institut de sciences criminelles de Grenoble », pp.29-54, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe et vulnérabilité, d’une recherche déjouant les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Fondation Varenne – LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », pp.7-18, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, LGDJ-Lextenso éditions, pp.111-126, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer la sécurité par une redistribution des compétences des forces en action, ou lutter contre la criminalité transnationale à l’appui des autorités militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du droit de la sécurité et de la défense – Annuaire 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions mare &amp; martin, Collection « Droit de la sécurité et de la défense », pp.191-215, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colocation et vulnérabilité, de l’ambivalence à la réelle contradiction de ces notions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éditions, pp.287-308, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.47-66, 2021, 978-2-7110-3389-8</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, p. 13-32, 2016, 978-2-37032-074-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 113, LGDJ-Lextenso éditions, pp.153-165, 2020, Colloques &amp; Essais, 9782370322661</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes. Vers une justice pénale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’européanisation de la justice pénale – Actes du colloque organisé le 16 octobre 2015 par le Centre de recherche en droit privé de l’Université de Bretagne occidentale, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CUJAS, Collection Actes et Etudes, pp.7-9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, volume 43, Société de la législation comparée, pp.47-65, 2020, Collection "Colloques"</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’institution d’une Cour pénale européenne, de l’utopie à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’européanisation de la justice pénale – Actes du colloque organisé le 16 octobre 2015 par le Centre de recherche en droit privé de l’Université de Bretagne occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CUJAS, pp.143-172, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 141-161, 2020</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et vulnérabilité, Paris, Fondation Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éditions, Collection Colloques &amp; Essais, pp.287-308, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 113, Lextenso éditions, pp.211-229, 2020, Colloques et essais, 9782370322661</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ogement et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Fondation Varenne – LGDJ-Lextenso éditions, Collection « Colloques &amp; Essais », pp.13-28, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 39, Société de législation comparée, Collection « Colloques », pp.203-224, 2019</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre opérationnel de l’Union européenne dans la lutte contre la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El fenómeno de la prostitución Cooperación franco-española en la lucha contra la trata de seres humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-221, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, Collection « Libre Droit », pp.105-120, 2019</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de l’Union européenne dans le processus de juridictionnalisation de l’enquête pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La juridictionnalisation de l’enquête pénale – Actes du colloque organisé le 30 avril 2014 par l’ENM et l’ISCJ, Paris, Cujas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31-53, Collection Actes &amp; études, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...1392 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484542v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02484555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indépendance et l’impartialité de l’arbitre au regard de la jurisprudence française</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Florin Magureanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Hrestic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mestrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Bremaeker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02392000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Diz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03146757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04903330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02484559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>