--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -125,403 +125,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les buprestes : entre menaces et richesses pour les forêts françaises</w:t>
+                <w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Binon</w:t>
+                <w:t xml:space="preserve">Louis Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+                <w:t xml:space="preserve">Régine Touffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184890v1</w:t>
+                <w:t xml:space="preserve">hal-03596873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition preference of the forest cockchafer (Melolontha hippocastani Fabr. 1801) at the stand scale depends on oak proportion, canopy openness and ground accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Touffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (2), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-021-01066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les buprestes : entre menaces et richesses pour les forêts françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Binon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (5), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.7106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596873v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t>
               </w:r>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t>
@@ -1233,64 +1233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des forêts marocaines : adaptation de la stratégie d’observation du Département de la santé des forêts (DSF) au contexte marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des attaques d'Hylobes (Hylobius abietis L.) (Coleoptera; Curculionidae) après une coupe rase : importance des sites de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,765 +1845,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
+              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708437v1</w:t>
+                <w:t xml:space="preserve">hal-02716112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
+                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, pp.47-52</w:t>
+              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705517v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 1, p. 47 - p. 52</w:t>
+              <w:t xml:space="preserve">, 1995, 1, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467421v1</w:t>
+                <w:t xml:space="preserve">hal-02705517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, p. 47 - p. 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574184v1</w:t>
+                <w:t xml:space="preserve">hal-00467421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
+              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581976v1</w:t>
+                <w:t xml:space="preserve">hal-02574184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
+              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716112v1</w:t>
+                <w:t xml:space="preserve">hal-02581976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untersuchung über die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen braunen Rüsselkäfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Study of the sexual development of large pine weevil females (Hylobius abietis L.) caught in kairomones baited pitfall traps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anzeiger fuer Schaedlingskunde Pflanzenschutz Umweltschutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 67 (7), pp.147-155</w:t>
+              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Uniweltschutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, vol. 67, n°7, p. 147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582082v1</w:t>
+                <w:t xml:space="preserve">hal-02601576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sexual development of large pine weevil females (Hylobius abietis L.) caught in kairomones baited pitfall traps.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Untersuchung über die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen braunen Rüsselkäfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Uniweltschutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, vol. 67, n°7, p. 147-155</w:t>
+              <w:t xml:space="preserve">Anzeiger fuer Schaedlingskunde Pflanzenschutz Umweltschutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 67 (7), pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601576v1</w:t>
+                <w:t xml:space="preserve">hal-02582082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untersuchungen uber die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen Braunen Russelkafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fourgeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,342 +2648,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des populations de tordeuse verte en chênaies de production : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau produit de lutte contre l'hylobe du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales (CEMAGREF, Département Forêt)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 12, pp.191-211</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 93, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705933v1</w:t>
+                <w:t xml:space="preserve">hal-02576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau produit de lutte contre l'hylobe du pin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des populations de tordeuse verte en chênaies de production : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 93, pp.20-21</w:t>
+              <w:t xml:space="preserve">Annales (CEMAGREF, Département Forêt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12, pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715881v1</w:t>
+                <w:t xml:space="preserve">hal-02705933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau produit de lutte contre l'hylobe du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 93, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576272v1</w:t>
+                <w:t xml:space="preserve">hal-02715881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la rémanence du Sténoprax dans le cadre de la surveillance des populations du sténographe Ips sexdentatus (Coleoptera ; Scolytidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 43 (5), pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3533,77 +3533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des Forêts - Maladies, insectes, accidents climatiques... Diagnostic et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un piege pour surveiller les populations d'hylobes (Hylobius abietis L.) (Coleop. ; Curc.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. Departement Foret, pp.138-154, 1991, Etudes - CEMAGREF. Série Forêt, 2-85362-242-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la gamme d'essences exotiques forestières et ses répercussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravageurs sur eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,64 +4220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions et expansions : contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4328,77 +4328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,273 +4460,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557369v1</w:t>
+                <w:t xml:space="preserve">hal-03557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557352v1</w:t>
+                <w:t xml:space="preserve">hal-03557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des populations de tordeuse verte en chênaies de production : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,64 +4777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d'une première année de traitement chimique de bois abattus contre les attaques de scolytides : traitement avant et après infestation des rondins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1991 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 155-166, 1992, Etudes forêt n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un piége pour surveiller les populations d'hylobes (Hylobius abietis L.) (Coléop.;curc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1990 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 138-155, 1991, Etudes forêt n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,617 +4967,617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Châtaignier (&amp;lt;i&amp;gt;Castanea sativa&amp;lt;/i&amp;gt; Mill. ) (4ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collin</w:t>
+                <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811276v1</w:t>
+                <w:t xml:space="preserve">hal-04811372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Châtaignier (&amp;lt;i&amp;gt;Castanea sativa&amp;lt;/i&amp;gt; Mill. ) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Merzeau</w:t>
+                <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Caroulle</w:t>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814239v1</w:t>
+                <w:t xml:space="preserve">hal-04811276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Merzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Becquey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Fabien Caroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811366v1</w:t>
+                <w:t xml:space="preserve">hal-04811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811372v1</w:t>
+                <w:t xml:space="preserve">hal-04811366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin maritime (&amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt; Ait.) (3ème édition)</w:t>
               </w:r>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,64 +5707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5793,600 +5793,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à l'encens, pin à torches (&amp;lt;i&amp;gt;Pinus taeda&amp;lt;/i&amp;gt; L.) (5ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814201v1</w:t>
+                <w:t xml:space="preserve">hal-04814155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04811383v1</w:t>
+                <w:t xml:space="preserve">hal-04814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à l'encens, pin à torches (&amp;lt;i&amp;gt;Pinus taeda&amp;lt;/i&amp;gt; L.) (5ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alazard</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814155v1</w:t>
+                <w:t xml:space="preserve">hal-04811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Christian Weben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895760v1</w:t>
+                <w:t xml:space="preserve">hal-04814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Weben</w:t>
+                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brusten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814208v1</w:t>
+                <w:t xml:space="preserve">hal-03895760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
@@ -6398,77 +6398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6516,77 +6516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,90 +6731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa commun (&amp;lt;i&amp;gt;Picea abies&amp;lt;/i&amp;gt; L. Karst.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6862,64 +6862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6950,90 +6950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze hybride (&amp;lt;i&amp;gt;Larix x eurolepis&amp;lt;/i&amp;gt; Henry) (5ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7068,77 +7068,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,77 +7199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7304,51 +7304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa de Sitka (&amp;lt;i&amp;gt;Picea sitchensis&amp;lt;/i&amp;gt; Carr.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,90 +7422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne commun (&amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7572,64 +7572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de l'état sanitaire du hêtre en France fin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Agriculture et de la Souveraineté Alimentaire; Département de la Santé des Forêts. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,271 +7641,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t>
               </w:r>
@@ -8163,51 +8163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte chimique contre les scolytes des résineux (1ère tranche) : compte rendu des essais de 1992 : rapport définitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,51 +8469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schenck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-18-0288-PDN" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Assali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Malphettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Villebonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Malphettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fougeres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourgeres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Saintonge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schenck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-18-0288-PDN" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Assali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Malphettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Villebonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Malphettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fougeres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourgeres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Saintonge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>