--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -125,403 +125,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t>
+                <w:t xml:space="preserve">Les buprestes : entre menaces et richesses pour les forêts françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cours</w:t>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Michel Nageleisen</w:t>
+                <w:t xml:space="preserve">Michel Binon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Touffait</w:t>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Schmuck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (5), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.7106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596873v1</w:t>
+                <w:t xml:space="preserve">hal-04184890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition preference of the forest cockchafer (Melolontha hippocastani Fabr. 1801) at the stand scale depends on oak proportion, canopy openness and ground accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Touffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (2), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-021-01066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les buprestes : entre menaces et richesses pour les forêts françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Michel Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Touffait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Binon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184890v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t>
               </w:r>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t>
@@ -1233,64 +1233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des forêts marocaines : adaptation de la stratégie d’observation du Département de la santé des forêts (DSF) au contexte marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1646,1154 +1646,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des attaques d'Hylobes (Hylobius abietis L.) (Coleoptera; Curculionidae) après une coupe rase : importance des sites de reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+                <w:t xml:space="preserve">Observations sur l'évolution récente des populations de processionnaire du pin en Sologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Bernard Malphettes</w:t>
+                <w:t xml:space="preserve">D. de Villebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du DSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1, pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444258v1</w:t>
+                <w:t xml:space="preserve">hal-02687584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations sur l'évolution récente des populations de processionnaire du pin en Sologne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Goussard</w:t>
+                <w:t xml:space="preserve">Prévision des attaques d'Hylobes (Hylobius abietis L.) (Coleoptera; Curculionidae) après une coupe rase : importance des sites de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du DSF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 48 (2), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687584v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+                <w:t xml:space="preserve">P. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
+              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716112v1</w:t>
+                <w:t xml:space="preserve">hal-02708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
+                <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708437v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 1, pp.47-52</w:t>
+              <w:t xml:space="preserve">, 1995, 1, p. 47 - p. 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705517v1</w:t>
+                <w:t xml:space="preserve">hal-00467421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des populations du Bombyx disparate en forêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, p. 47 - p. 52</w:t>
+              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467421v1</w:t>
+                <w:t xml:space="preserve">hal-02574184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Malphettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Saintonge</w:t>
+                <w:t xml:space="preserve">P. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
+              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574184v1</w:t>
+                <w:t xml:space="preserve">hal-02581976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hylobe : mise en place de méthodes de lutte efficaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos du piégeage du typographe dans les pessières de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28, pp.21-29</w:t>
+              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581976v1</w:t>
+                <w:t xml:space="preserve">hal-02716112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sexual development of large pine weevil females (Hylobius abietis L.) caught in kairomones baited pitfall traps.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Untersuchungen uber die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen Braunen Russelkafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Fougeres</w:t>
+                <w:t xml:space="preserve">D. Fourgeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Uniweltschutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, vol. 67, n°7, p. 147-155</w:t>
+              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Umweltschutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 67, pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601576v1</w:t>
+                <w:t xml:space="preserve">hal-02706186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untersuchung über die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen braunen Rüsselkäfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Study of the sexual development of large pine weevil females (Hylobius abietis L.) caught in kairomones baited pitfall traps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anzeiger fuer Schaedlingskunde Pflanzenschutz Umweltschutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 67 (7), pp.147-155</w:t>
+              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Uniweltschutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, vol. 67, n°7, p. 147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582082v1</w:t>
+                <w:t xml:space="preserve">hal-02601576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untersuchungen uber die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen Braunen Russelkafers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Untersuchung über die Sexualentwicklung der mit Kairomonenfallen gefangenen Weibchen des Grossen braunen Rüsselkäfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Fourgeres</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anzeiger für Schädlingskunde Pflanzenschutz Umweltschutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 67, pp.147-155</w:t>
+              <w:t xml:space="preserve">Anzeiger fuer Schaedlingskunde Pflanzenschutz Umweltschutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 67 (7), pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706186v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau produit de lutte contre l'hylobe du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 93, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576272v1</w:t>
+                <w:t xml:space="preserve">hal-02715881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des populations de tordeuse verte en chênaies de production : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2844,146 +2844,146 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau produit de lutte contre l'hylobe du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 93, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715881v1</w:t>
+                <w:t xml:space="preserve">hal-02576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la rémanence du Sténoprax dans le cadre de la surveillance des populations du sténographe Ips sexdentatus (Coleoptera ; Scolytidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 43 (5), pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3533,77 +3533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des Forêts - Maladies, insectes, accidents climatiques... Diagnostic et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un piege pour surveiller les populations d'hylobes (Hylobius abietis L.) (Coleop. ; Curc.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. Departement Foret, pp.138-154, 1991, Etudes - CEMAGREF. Série Forêt, 2-85362-242-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la gamme d'essences exotiques forestières et ses répercussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravageurs sur eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,64 +4220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions et expansions : contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4328,77 +4328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,273 +4460,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557352v1</w:t>
+                <w:t xml:space="preserve">hal-03557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557369v1</w:t>
+                <w:t xml:space="preserve">hal-03557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des populations de tordeuse verte en chênaies de production : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,64 +4777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d'une première année de traitement chimique de bois abattus contre les attaques de scolytides : traitement avant et après infestation des rondins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1991 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 155-166, 1992, Etudes forêt n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un piége pour surveiller les populations d'hylobes (Hylobius abietis L.) (Coléop.;curc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1990 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 138-155, 1991, Etudes forêt n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,145 +4967,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Becquey</w:t>
+                <w:t xml:space="preserve">Dominique Merzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Fabien Caroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811372v1</w:t>
+                <w:t xml:space="preserve">hal-04814239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Châtaignier (&amp;lt;i&amp;gt;Castanea sativa&amp;lt;/i&amp;gt; Mill. ) (4ème édition)</w:t>
               </w:r>
@@ -5143,51 +5143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5195,389 +5195,389 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Merzeau</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04814239v1</w:t>
+                <w:t xml:space="preserve">hal-04811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811362v1</w:t>
+                <w:t xml:space="preserve">hal-04811366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811366v1</w:t>
+                <w:t xml:space="preserve">hal-04811372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin maritime (&amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt; Ait.) (3ème édition)</w:t>
               </w:r>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5911,482 +5911,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814201v1</w:t>
+                <w:t xml:space="preserve">hal-04814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04811383v1</w:t>
+                <w:t xml:space="preserve">hal-03895760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brusten</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04814208v1</w:t>
+                <w:t xml:space="preserve">hal-04814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895760v1</w:t>
+                <w:t xml:space="preserve">hal-04811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
@@ -6424,51 +6424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6516,77 +6516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6598,259 +6598,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cèdre du Liban (&amp;lt;i&amp;gt;Cedrus libani&amp;lt;/i&amp;gt; A. Richard) (2ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa commun (&amp;lt;i&amp;gt;Picea abies&amp;lt;/i&amp;gt; L. Karst.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Max Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811254v1</w:t>
+                <w:t xml:space="preserve">hal-04811479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa commun (&amp;lt;i&amp;gt;Picea abies&amp;lt;/i&amp;gt; L. Karst.) (4ème édition)</w:t>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cèdre du Liban (&amp;lt;i&amp;gt;Cedrus libani&amp;lt;/i&amp;gt; A. Richard) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Gillette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811479v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Merisier (&amp;lt;i&amp;gt;Prunus avium&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
@@ -6862,64 +6862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6976,64 +6976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7094,51 +7094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7572,64 +7572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de l'état sanitaire du hêtre en France fin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Agriculture et de la Souveraineté Alimentaire; Département de la Santé des Forêts. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,271 +7641,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marquet</w:t>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t>
               </w:r>
@@ -8163,51 +8163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte chimique contre les scolytes des résineux (1ère tranche) : compte rendu des essais de 1992 : rapport définitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,51 +8469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schenck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-18-0288-PDN" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Assali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Malphettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Villebonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Malphettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fougeres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourgeres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Saintonge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schenck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-18-0288-PDN" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Assali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Villebonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Malphettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26815" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Malphettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourgeres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fougeres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Saintonge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>