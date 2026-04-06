--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -784,607 +784,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité sanitaire au village. La crise du Covid-19 vue d’en bas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.212.0013⟩</w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323199v1</w:t>
+                <w:t xml:space="preserve">halshs-03263178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10.1016/j.revmed.2021.10.295, 42 (Suppl. 2), pp.A330-A331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sécurité sanitaire au village. La crise du Covid-19 vue d’en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.13-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.212.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03263178v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires : perspectives multi-situées. Avant-propos</w:t>
+                <w:t xml:space="preserve">Les « déserts médicaux » comme leviers de la réorganisation des soins primaires, une comparaison entre la France et l’Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Naiditch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Thomas Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.11-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887575v1</w:t>
+                <w:t xml:space="preserve">hal-02883736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « déserts médicaux » comme leviers de la réorganisation des soins primaires, une comparaison entre la France et l’Allemagne</w:t>
+                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires : perspectives multi-situées. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renate Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.33-56. </w:t>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.11-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883736v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins avec l’État pour former à la coordination des maisons de santé pluriprofessionnelles : entre instrumentation et professionnalisation</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,1128 +2510,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans : la maturité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres de santé : quelles évolutions et formations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Sanabria</w:t>
+                <w:t xml:space="preserve">Michèle Lenoir-Salfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Bonnet</w:t>
+                <w:t xml:space="preserve">Anne Dardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bretin</w:t>
+                <w:t xml:space="preserve">Isabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bungener</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malika Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.16-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00964773v1</w:t>
+                <w:t xml:space="preserve">hal-02170414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de santé : quelles évolutions et formations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Trente ans : la maturité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lenoir-Salfati</w:t>
+                <w:t xml:space="preserve">Hélène Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dardel</w:t>
+                <w:t xml:space="preserve">Martine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170414v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00964773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du marché du travail ou création d’un segment professionnel ? A propos des infirmières de santé publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Un groupe professionnel aux multiples facettes : les infirmières, 35, pp.135-154</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141889v1</w:t>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur &amp;quot;La santé à coeur ouvert. Sociologie du bien-être, de la maladie et du soin &amp;quot; sous la direction de Marcel Drulhe et François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.217-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.121.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension du marché du travail ou création d’un segment professionnel ? A propos des infirmières de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+              <w:t xml:space="preserve">, 2012, Un groupe professionnel aux multiples facettes : les infirmières, 35, pp.135-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171399v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse sociologique d'un chantier de réforme à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.443-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170419v1</w:t>
+                <w:t xml:space="preserve">hal-02169610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
+                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
+              <w:t xml:space="preserve">IASS la revue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171410v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
+                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS la revue </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170416v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Réformes institutionnelles : où en sommes nous ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS la revue </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-30</w:t>
+              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170417v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de la convergence du temps de travail des médecins hospitaliers en Europe (Allemagne, Danemark, Espagne, Lituanie, Royaume-Uni)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier. Réformes institutionnelles : où en sommes nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kihal Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ancessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASS la revue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00766311v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse sociologique d'un chantier de réforme à l'hôpital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les limites de la convergence du temps de travail des médecins hospitaliers en Europe (Allemagne, Danemark, Espagne, Lituanie, Royaume-Uni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Moreno-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2-3, pp.227-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.112.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169610v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la fonction cadre.</w:t>
               </w:r>
@@ -3874,905 +3874,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in general practice in France today: Appraisal, perspectives and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre sport et médecine, la santé publique ? Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Perriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13814780109048790⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.271.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789981v1</w:t>
+                <w:t xml:space="preserve">hal-02169613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et espérance de vie : des inégalités sociales persistantes et mieux connues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 351, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques : l'impasse d'une conception balistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research in general practice in France today: Appraisal, perspectives and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Perriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (2), pp.29-33. </w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/apdem.010.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13814780109048790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169612v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé, contrat social et marché : la fonction publique hospitalière en réformes</w:t>
+                <w:t xml:space="preserve">Politiques publiques : l'impasse d'une conception balistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 132 (4), pp.727-744. </w:t>
+              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.132.0727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/apdem.010.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169611v1</w:t>
+                <w:t xml:space="preserve">hal-02169612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et espérance de vie : des inégalités sociales persistances et mieux connues</w:t>
+                <w:t xml:space="preserve">Santé, contrat social et marché : la fonction publique hospitalière en réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (4), pp.727-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.132.0727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171407v1</w:t>
+                <w:t xml:space="preserve">hal-02169611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sport et médecine, la santé publique ? Commentaire</w:t>
+                <w:t xml:space="preserve">La santé et espérance de vie : des inégalités sociales persistances et mieux connues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.64-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.271.0099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169613v1</w:t>
+                <w:t xml:space="preserve">hal-02171407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'universitarisation de la formation en soins infirmiers : les promesses et leurs ombres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier. Directeur d'hôpital : comment réussir sa carrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhordain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décision santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170425v1</w:t>
+                <w:t xml:space="preserve">hal-02170424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Directeur d'hôpital : comment réussir sa carrière ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'universitarisation de la formation en soins infirmiers : les promesses et leurs ombres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décision santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.093.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170424v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôpital, les métiers en réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inter bloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.262-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169616v1</w:t>
+                <w:t xml:space="preserve">hal-02170426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital, les métiers en réforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter bloc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (hs), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170426v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,537 +5024,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170428v1</w:t>
+                <w:t xml:space="preserve">hal-02538450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ress.251⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.063.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169618v1</w:t>
+                <w:t xml:space="preserve">hal-02169619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55, pp.28-32</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538450v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 4, pp.203-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.064.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171411v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (3), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XLIV (3), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.063.0363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ress.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169619v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en santé publique : un domaine en mutation. Les formations en santé publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5586,753 +5586,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital</w:t>
+                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169620v1</w:t>
+                <w:t xml:space="preserve">hal-02171404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en réseau : un consensus ambigu et un manque d'outils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérer les carrières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116, (162p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169621v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre profession, organisation et marché : le cas des ingénieurs biomédicaux hospitaliers.</w:t>
+                <w:t xml:space="preserve">Le travail en réseau : un consensus ambigu et un manque d'outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.051.0183⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (2), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.011.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170430v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitals, transformations without end</w:t>
+                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.116.0623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866175v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital.</w:t>
+                <w:t xml:space="preserve">Entre profession, organisation et marché : le cas des ingénieurs biomédicaux hospitaliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.051.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171404v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les carrières ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospitals, transformations without end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 116, (162p.)</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 699, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171398v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers. La gestion négociée des techniques et des modes d'intervention dans le champ hospitalier.</w:t>
+                <w:t xml:space="preserve">Les territoires de santé et la médecine libérale. Les enjeux d’une convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Metzer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Baillergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/010587ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170432v1</w:t>
+                <w:t xml:space="preserve">hal-02171401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de santé et la médecine libérale. Les enjeux d’une convergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers. La gestion négociée des techniques et des modes d'intervention dans le champ hospitalier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171401v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et médecins, le fossé.</w:t>
               </w:r>
@@ -6381,209 +6381,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169622v1</w:t>
+                <w:t xml:space="preserve">hal-02169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169623v1</w:t>
+                <w:t xml:space="preserve">hal-02169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des directeurs d'hôpital, trente ans de réformes et de débats.</w:t>
               </w:r>
@@ -6632,1399 +6632,1399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat en actes : le cas d'un programme européen en Lituanie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dossier - L'administration sanitaire et sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burdillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.7-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.014.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625000v1</w:t>
+                <w:t xml:space="preserve">hal-02171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du social : nationales, transnationales, mondiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boychuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 45, 198p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/009395ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhandicap et qualité de vie : pourquoi se mobiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cordebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(.) Forli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Gambrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Paul Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les colonnes d'Epsos, CREAI Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directeurs d'hôpital : des entrepreneurs locaux du service public hospitalier ?</w:t>
+                <w:t xml:space="preserve">Le partenariat en actes : le cas d'un programme européen en Lituanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.161-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169624v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat dans le système de santé.</w:t>
+                <w:t xml:space="preserve">Les directeurs d'hôpital : des entrepreneurs locaux du service public hospitalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.014.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170438v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée du 26 septembre 2000 - La fonction d'infirmier (e) général (e) d'un point de vue sociologique.</w:t>
+                <w:t xml:space="preserve">Le partenariat dans le système de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES CAHIERS DE L'ANIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.19</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 95, pp.58-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170437v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
+                <w:t xml:space="preserve">Journée du 26 septembre 2000 - La fonction d'infirmier (e) général (e) d'un point de vue sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, n° spécial, pp.7-9</w:t>
+              <w:t xml:space="preserve">LES CAHIERS DE L'ANIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171402v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en médecine générale en France : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (1), pp.47-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier - L'administration sanitaire et sociale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° spécial, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.014.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171395v1</w:t>
+                <w:t xml:space="preserve">hal-02171402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martin</w:t>
+                <w:t xml:space="preserve">Emmanuel Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frinault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jourdain</w:t>
+                <w:t xml:space="preserve">José Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201853v1</w:t>
+                <w:t xml:space="preserve">hal-02170439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et démographie médicale. L’essor de la profession médicale en France : dynamiques et ruptures</w:t>
+                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cascales</w:t>
+                <w:t xml:space="preserve">A. Gramoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Charpak</w:t>
+                <w:t xml:space="preserve">Jack Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duburcq</w:t>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.16-19</w:t>
+              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171400v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Charpak</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
+              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170439v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
+                <w:t xml:space="preserve">Histoire et démographie médicale. L’essor de la profession médicale en France : dynamiques et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chapalain</w:t>
+                <w:t xml:space="preserve">Anne Duburcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624979v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de santé lituanien : la transition en chantier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 638, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8118,64 +8118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mohaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,222 +8883,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Sociologie des professions du champ sanitaire et social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4. Comment les professionnels de santé s’approprient-ils les impératifs gestionnaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management en santé. Gestion et conduite des organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.75-97, 2018, 978-2-8109-0720-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2018.01.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963615v1</w:t>
+                <w:t xml:space="preserve">hal-03616585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Comment les professionnels de santé s’approprient-ils les impératifs gestionnaires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 6. Sociologie des professions du champ sanitaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.75-97, 2018, 978-2-8109-0720-5. </w:t>
+              <w:t xml:space="preserve">Le management en santé. Gestion et conduite des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2018, 978-2-8109-0669-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2018.01.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616585v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur l’évolution des métiers de dirigeants : le cas des directeurs hospitaliers</w:t>
               </w:r>
@@ -9285,187 +9285,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 - L'efficacité collective dans le travail</w:t>
+                <w:t xml:space="preserve">Le soin négocié, la participation des usagers et l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intégration inégale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les négociations du soin : Les professionnels, les malades et leurs proches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.27-40, 2014, 978-2-7535-3392-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170268v1</w:t>
+                <w:t xml:space="preserve">hal-02170306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soin négocié, la participation des usagers et l’action publique</w:t>
+                <w:t xml:space="preserve">14 - L'efficacité collective dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les négociations du soin : Les professionnels, les malades et leurs proches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'intégration inégale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-278, 2014, Le Lien social, 978-2-13-056333-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.paug.2014.01.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170306v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die französischen Krankenhausdirektoren im Spannungsfeld von Pflege, Management und Normen</w:t>
               </w:r>
@@ -9868,200 +9868,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations et Inerties de l'Etat Providence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôpital, une tension entre coûts et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle Société Française. Trente Années de Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Santé. Un enjeu de société (Sous la direction de Catherine Halpern)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278-288, 2010, 9782912601933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.halpe.2010.01.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171897v1</w:t>
+                <w:t xml:space="preserve">hal-03963643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital, une tension entre coûts et valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations et Inerties de l'Etat Providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé. Un enjeu de société (Sous la direction de Catherine Halpern)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle Société Française. Trente Années de Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-180, 2010, 978-2200019297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sh.halpe.2010.01.0278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03963643v1</w:t>
+                <w:t xml:space="preserve">hal-02171897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de régulation à l’épreuve de la division du travail : les médecins inspecteurs de santé publique</w:t>
               </w:r>
@@ -10935,51 +10935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Singly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -11010,51 +11010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et territoires : Des soins de proximité aux risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11347,199 +11347,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale</w:t>
+                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Herzlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'EHESP, 2010, 978-2-8109-0021-3</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 424p., 2010, 978-2-8109-0021-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01231080v1</w:t>
+                <w:t xml:space="preserve">hal-02171314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale.</w:t>
+                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 2010, 978-2-8109-0021-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02171314v1</w:t>
+                <w:t xml:space="preserve">halshs-01231080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités économiques, inégalités sociales.</w:t>
               </w:r>
@@ -11854,51 +11854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et piloter un réseau de santé. Un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11955,51 +11955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12175,90 +12175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des professions de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean De Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 329p., 2003, 2-10-007887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12293,51 +12293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et piloter un réseau de santé : un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12362,199 +12362,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers du système de soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+                <w:t xml:space="preserve">Introduction à l'histoire de l'inspection des affaires sanitaires et sociales. Inspecteurs des affaires sanitaires et sociales. Médecins inspecteurs de Santé publique. Pharmaciens inspecteurs de Santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Recherche, santé, social, 978-2-85952-639-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170190v1</w:t>
+                <w:t xml:space="preserve">hal-02171312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'histoire de l'inspection des affaires sanitaires et sociales. Inspecteurs des affaires sanitaires et sociales. Médecins inspecteurs de Santé publique. Pharmaciens inspecteurs de Santé publique.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les usagers du système de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Recherche, santé, social, 978-2-85952-639-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rollet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02171312v1</w:t>
+                <w:t xml:space="preserve">hal-02170190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professions et institutions de santé face à l'organisation du travail. Aspects sociologiques</w:t>
               </w:r>
@@ -12663,51 +12663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cintre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gramoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12948,51 +12948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
@@ -13456,811 +13456,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action humanitaire au défi du maintien du lien social</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des pharmaciens dans les maisons de santé pluri-professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Stea Antonini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Action humanitaire et lien social : (re)lier pour mieux agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Croix Rouge Française pour la recherche humanitaire et sociale, Oct 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Services pharmaceutiques et parcours de soins Étude juridique d’une mutation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims; AFDS, Mar 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980870v1</w:t>
+                <w:t xml:space="preserve">hal-03980748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979709v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décloisonner le système de santé par le numérique ? Usages des systèmes d’information et coordination des soins entre professionnels dans les maisons de santé en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gay</w:t>
+                <w:t xml:space="preserve">L’action humanitaire au défi du maintien du lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stea Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'État-plateforme à la plateformisation de l'action publique : de quoi les plateformes publiques sont-elles le nom ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique ST 8 (AFSP), Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Action humanitaire et lien social : (re)lier pour mieux agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Croix Rouge Française pour la recherche humanitaire et sociale, Oct 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979569v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pharmaciens dans les maisons de santé pluri-professionnelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services pharmaceutiques et parcours de soins Étude juridique d’une mutation territorialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims; AFDS, Mar 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980748v1</w:t>
+                <w:t xml:space="preserve">hal-04979709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décloisonner le système de santé par le numérique ? Usages des systèmes d’information et coordination des soins entre professionnels dans les maisons de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">De l'État-plateforme à la plateformisation de l'action publique : de quoi les plateformes publiques sont-elles le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique ST 8 (AFSP), Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932146v1</w:t>
+                <w:t xml:space="preserve">hal-03979569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation Feedback on the operation &amp;quot;Red Cross at your door&amp;quot; during the first lockdown in France in Spring 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ESA CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire du CMH Séquence plénière : Les collectifs de recherche en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH), Oct 2021, Saint-Jean-de-Luz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980249v1</w:t>
+                <w:t xml:space="preserve">hal-03980959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’accès aux soins de proximité dans les Yvelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un élargissement du répertoire d’activités pour le pharmacien d’officine : de nouvelles missions qui interrogent l’aspect commercial de la dispensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Projets et Territoire Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental des Yvelines; Sciences Po, May 2021, Saint Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980946v1</w:t>
+                <w:t xml:space="preserve">hal-03979593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adéquation des soins comme objet de travail en équipe de soins primaires : le cas de la concertation pluri-professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14276,595 +14233,638 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pertinence des soins dans les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Latine pour l’Analyse des Systèmes de Santé (ALASS), Sep 2021, Locarno (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement du répertoire d’activités pour le pharmacien d’officine : de nouvelles missions qui interrogent l’aspect commercial de la dispensation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer l’accès aux soins de proximité dans les Yvelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence « Projets et Territoire Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental des Yvelines; Sciences Po, May 2021, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979593v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation Feedback on the operation &amp;quot;Red Cross at your door&amp;quot; during the first lockdown in France in Spring 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th ESA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997426v1</w:t>
+                <w:t xml:space="preserve">hal-03980249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urgence et la distance : impasses et horizons d'une enquête de terrain auprès de la Croix-Rouge au printemps 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">15th conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997665v1</w:t>
+                <w:t xml:space="preserve">hal-03997426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'urgence et la distance : impasses et horizons d'une enquête de terrain auprès de la Croix-Rouge au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-vincent Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque National de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979604v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement bénévole en temps de Covid-19 D’une plateforme 2.0 aux terrains de livraisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire axe INES, Centre Maurice Halbwachs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980925v1</w:t>
+                <w:t xml:space="preserve">hal-03979604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
+                <w:t xml:space="preserve">L'engagement bénévole en temps de Covid-19 D’une plateforme 2.0 aux terrains de livraisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
@@ -14882,73 +14882,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CMH Séquence plénière : Les collectifs de recherche en temps de pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH), Oct 2021, Saint-Jean-de-Luz, France</w:t>
+              <w:t xml:space="preserve">Séminaire axe INES, Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980959v1</w:t>
+                <w:t xml:space="preserve">hal-03980925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire EHESS 2020/2021 Sociologies des activités humanitaires en temps de Covid-19</w:t>
               </w:r>
@@ -15036,537 +15036,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des migrants au quotidien : faire face. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
+                <w:t xml:space="preserve">1.10-P15. Health providers in France: how do they find a way to meet migrants' needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Santé des migrants : enjeux éthiques, politiques et de société »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky048.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981003v1</w:t>
+                <w:t xml:space="preserve">hal-02447388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health providers in France: how do they find a way to meet migrants' needs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser un accès aux soins pour des migrants primo arrivants. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health "Diversity and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Sociologie des rapports entre professionnels de la santé et populations fragilisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895152v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.10-P15. Health providers in France: how do they find a way to meet migrants' needs?</w:t>
+                <w:t xml:space="preserve">La santé des migrants au quotidien : faire face. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque « Santé des migrants : enjeux éthiques, politiques et de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médecins du Monde, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky048.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447388v1</w:t>
+                <w:t xml:space="preserve">hal-03981003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser un accès aux soins pour des migrants primo arrivants. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health providers in France: how do they find a way to meet migrants' needs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Sociologie des rapports entre professionnels de la santé et populations fragilisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health "Diversity and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981034v1</w:t>
+                <w:t xml:space="preserve">hal-02895152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité de traitement dans le soin au prisme des discriminations. Un idéal démocratique en tension entre logiques professionnelles et action publique ?</w:t>
+                <w:t xml:space="preserve">Comment les Directeurs d’hôpital s’organisent pour maintenir leur pouvoir sur le monde professionnel des dirigeants hospitaliers : stratégies, luttes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Discriminations dans le champs de la santé : comprendre, prévenir, agir pour plus d’égalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrations Santé Alsace – ORIV, Jan 2017, Strasbourg, France. pp.33-43</w:t>
+              <w:t xml:space="preserve">7e congrès de l’Association française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981347v1</w:t>
+                <w:t xml:space="preserve">hal-03980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring medical care in disadvantaged regions: The process of adapting to a new problem of health policy in Germany, France and England</w:t>
               </w:r>
@@ -15654,96 +15654,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'émergence d'une fonction de coordination en équipe de soins primaires</w:t>
+                <w:t xml:space="preserve">L’égalité de traitement dans le soin au prisme des discriminations. Un idéal démocratique en tension entre logiques professionnelles et action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Séminaire Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques, ENS EHESS CNRS, 48 BD Jourdan Paris, juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire "Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques"; ENS EHESS CNRS, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Discriminations dans le champs de la santé : comprendre, prévenir, agir pour plus d’égalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrations Santé Alsace – ORIV, Jan 2017, Strasbourg, France. pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981234v1</w:t>
+                <w:t xml:space="preserve">hal-03981347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des rapports entre professionnels de la santé et populations fragilisées</w:t>
               </w:r>
@@ -15818,96 +15818,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'émergence d'une fonction de coordination en équipe de soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
+              <w:t xml:space="preserve">- Séminaire Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques, ENS EHESS CNRS, 48 BD Jourdan Paris, juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire "Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques"; ENS EHESS CNRS, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981207v1</w:t>
+                <w:t xml:space="preserve">hal-03981234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une écologie professionnelle sous tension : les dirigeants hospitaliers entre stratégies, luttes et controverses</w:t>
               </w:r>
@@ -15956,151 +15956,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les Directeurs d’hôpital s’organisent pour maintenir leur pouvoir sur le monde professionnel des dirigeants hospitaliers : stratégies, luttes et controverses</w:t>
+                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l’Association française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980332v1</w:t>
+                <w:t xml:space="preserve">hal-03981207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours, cadre de travail et compétences mobilisées par les coordinateurs de contrats locaux de santé (CLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16152,51 +16247,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16206,124 +16301,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner nos aînés, des partenaires indispensables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude dans le cadre du 50e anniversaire de la Sécurité sociale (1995-10-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Saint Malo, France. C.R.A.M. de Bretagne, 58p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16333,526 +16428,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé au centre : politiques publiques, territoires, centres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, 126 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904322v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au centre : politiques publiques, territoires, centres de santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Egrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, 126 p., 2022</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902929v1</w:t>
+                <w:t xml:space="preserve">hal-03904322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires. ( + Préambule : brève actualisation )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), 408p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.201.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales et santé 2020/4 (Vol. 38) - Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (4), 118p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons de santé (+ Introduction : Écologie des maisons de santé pluri-professionnelles : une gouvernance multi-niveaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vezinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (1), 126p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jges.191.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16862,117 +16957,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHU de Nantes : les invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Legoupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie de Lima Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16982,51 +17077,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17078,51 +17173,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17132,51 +17227,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarités associatives en temps de confinement Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17202,73 +17297,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil National des Politiques de Lutte contre la Pauvreté et l'Exclusion sociale (CNLE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17277,116 +17372,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croix-Rouge Chez Vous : un nouveau dispositif de solidarité en temps de crise. Bénévoles, expériences d'écoute, appropriations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17425,73 +17520,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Maurice Halbwachs; Fondation Croix-Rouge Française; CNRS; EHESS - Paris; Ecole Normale Supérieure (Paris); Croix-Rouge Française. 2022, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pharmaciens dans l'exercice coordonné en soins primaires : conditions d'intégration, attentes et logiques professionnelles [volet sociologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17500,292 +17595,292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vezinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut pour la Recherche en Santé Publique (IRESP). 2021, 61p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts organisationnels de la conciliation médicamenteuse dans le cadre du projet (ConParMed). Rapport de synthèse [Volet sociologique]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer l'accès aux soins de proximité dans les Yvelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental des Yvelines. 2020, 118p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Moubèche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03979501v1</w:t>
+                <w:t xml:space="preserve">hal-03979517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'accès aux soins de proximité dans les Yvelines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des impacts organisationnels de la conciliation médicamenteuse dans le cadre du projet (ConParMed). Rapport de synthèse [Volet sociologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dischli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moubèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGOS. 2020, 25p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moyal</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03979517v1</w:t>
+                <w:t xml:space="preserve">hal-03979501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs favorables à la pérennité des centres de santé dans les Zones urbaines fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17811,541 +17906,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association de Gestion des Centres de Santé de Grenoble. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel 2006-2007 de l'Observatoire national de la démographie des professions de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire national de la démographie des professions de santé. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers : la gestion négociée des techniques et des modes d'intervention dans le champs hospitalier : rapport final</w:t>
+                <w:t xml:space="preserve">Profil et devenir des jeunes médecins généralistes en Bretagne : rapport d'étape - Etat des connaissances à partir d'une étude documentaire et d'une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2003, 290p</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Union Régionale des Médecins Libéraux de Bretagne. 2003, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625038v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil et devenir des jeunes médecins généralistes en Bretagne : rapport d'étape - Etat des connaissances à partir d'une étude documentaire et d'une revue de littérature</w:t>
+                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers : la gestion négociée des techniques et des modes d'intervention dans le champs hospitalier : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Union Régionale des Médecins Libéraux de Bretagne. 2003, 35p</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2003, 290p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625048v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mohaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18353,65 +18448,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId506"/>
+      <w:footerReference w:type="default" r:id="rId509"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18479,51 +18574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F783E7D"/>
+    <w:nsid w:val="3E16AAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18710,51 +18805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>