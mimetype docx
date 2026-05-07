--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -784,607 +784,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sécurité sanitaire au village. La crise du Covid-19 vue d’en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.212.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03263178v1</w:t>
+                <w:t xml:space="preserve">hal-03323199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bajeux</w:t>
+                <w:t xml:space="preserve">L. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alix</w:t>
+                <w:t xml:space="preserve">L. Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornée</w:t>
+                <w:t xml:space="preserve">J.M. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10.1016/j.revmed.2021.10.295, 42 (Suppl. 2), pp.A330-A331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité sanitaire au village. La crise du Covid-19 vue d’en bas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.13-35. </w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.212.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323199v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « déserts médicaux » comme leviers de la réorganisation des soins primaires, une comparaison entre la France et l’Allemagne</w:t>
+                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires : perspectives multi-situées. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renate Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.33-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0033⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883736v1</w:t>
+                <w:t xml:space="preserve">hal-02887575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires : perspectives multi-situées. Avant-propos</w:t>
+                <w:t xml:space="preserve">Les « déserts médicaux » comme leviers de la réorganisation des soins primaires, une comparaison entre la France et l’Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Naiditch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Renate Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.11-31. </w:t>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887575v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins avec l’État pour former à la coordination des maisons de santé pluriprofessionnelles : entre instrumentation et professionnalisation</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,1128 +2510,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de santé : quelles évolutions et formations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trente ans : la maturité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lenoir-Salfati</w:t>
+                <w:t xml:space="preserve">Emilia Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dardel</w:t>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnier</w:t>
+                <w:t xml:space="preserve">Hélène Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Tissot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170414v1</w:t>
+                <w:t xml:space="preserve">halshs-00964773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans : la maturité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Bonnet</w:t>
+                <w:t xml:space="preserve">Cadres de santé : quelles évolutions et formations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bretin</w:t>
+                <w:t xml:space="preserve">Michèle Lenoir-Salfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bungener</w:t>
+                <w:t xml:space="preserve">Anne Dardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Calvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.16-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00964773v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension du marché du travail ou création d’un segment professionnel ? A propos des infirmières de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+              <w:t xml:space="preserve">, 2012, Un groupe professionnel aux multiples facettes : les infirmières, 35, pp.135-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171399v1</w:t>
+                <w:t xml:space="preserve">hal-02141889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur &amp;quot;La santé à coeur ouvert. Sociologie du bien-être, de la maladie et du soin &amp;quot; sous la direction de Marcel Drulhe et François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.217-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.121.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du marché du travail ou création d’un segment professionnel ? A propos des infirmières de santé publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Un groupe professionnel aux multiples facettes : les infirmières, 35, pp.135-154</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141889v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse sociologique d'un chantier de réforme à l'hôpital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.443-451</w:t>
+              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169610v1</w:t>
+                <w:t xml:space="preserve">hal-02170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
+                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS la revue </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170416v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
+                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
+              <w:t xml:space="preserve">IASS la revue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171410v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier. Réformes institutionnelles : où en sommes nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kihal Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ancessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
+              <w:t xml:space="preserve">IASS la revue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170419v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Réformes institutionnelles : où en sommes nous ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les limites de la convergence du temps de travail des médecins hospitaliers en Europe (Allemagne, Danemark, Espagne, Lituanie, Royaume-Uni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Moreno-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS la revue </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2-3, pp.227-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.112.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170417v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de la convergence du temps de travail des médecins hospitaliers en Europe (Allemagne, Danemark, Espagne, Lituanie, Royaume-Uni)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse sociologique d'un chantier de réforme à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.443-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.112.0226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00766311v1</w:t>
+                <w:t xml:space="preserve">hal-02169610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la fonction cadre.</w:t>
               </w:r>
@@ -3874,905 +3874,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sport et médecine, la santé publique ? Commentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research in general practice in France today: Appraisal, perspectives and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Perriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sss.271.0099⟩</w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13814780109048790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169613v1</w:t>
+                <w:t xml:space="preserve">hal-04789981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et espérance de vie : des inégalités sociales persistantes et mieux connues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 351, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in general practice in France today: Appraisal, perspectives and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques publiques : l'impasse d'une conception balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Perriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (2), pp.62-67. </w:t>
+              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/13814780109048790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/apdem.010.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789981v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques : l'impasse d'une conception balistique</w:t>
+                <w:t xml:space="preserve">Santé, contrat social et marché : la fonction publique hospitalière en réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (2), pp.29-33. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (4), pp.727-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/apdem.010.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.132.0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169612v1</w:t>
+                <w:t xml:space="preserve">hal-02169611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé, contrat social et marché : la fonction publique hospitalière en réformes</w:t>
+                <w:t xml:space="preserve">La santé et espérance de vie : des inégalités sociales persistances et mieux connues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.64-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169611v1</w:t>
+                <w:t xml:space="preserve">hal-02171407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et espérance de vie : des inégalités sociales persistances et mieux connues</w:t>
+                <w:t xml:space="preserve">Entre sport et médecine, la santé publique ? Commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.271.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171407v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Directeur d'hôpital : comment réussir sa carrière ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'universitarisation de la formation en soins infirmiers : les promesses et leurs ombres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décision santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.093.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170424v1</w:t>
+                <w:t xml:space="preserve">hal-02170425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'universitarisation de la formation en soins infirmiers : les promesses et leurs ombres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier. Directeur d'hôpital : comment réussir sa carrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhordain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décision santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170425v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital, les métiers en réforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter bloc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (hs), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170426v1</w:t>
+                <w:t xml:space="preserve">hal-02169616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôpital, les métiers en réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter bloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.262-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169616v1</w:t>
+                <w:t xml:space="preserve">hal-02170426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,537 +5024,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.203-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.064.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538450v1</w:t>
+                <w:t xml:space="preserve">hal-02170428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.063.0363⟩</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XLIV (3), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169619v1</w:t>
+                <w:t xml:space="preserve">hal-02169618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.203-223. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.064.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.063.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170428v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169618v1</w:t>
+                <w:t xml:space="preserve">hal-02538450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en santé publique : un domaine en mutation. Les formations en santé publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5586,753 +5586,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital.</w:t>
+                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.116.0623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171404v1</w:t>
+                <w:t xml:space="preserve">hal-02169620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les carrières ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail en réseau : un consensus ambigu et un manque d'outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (2), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.011.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171398v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en réseau : un consensus ambigu et un manque d'outils</w:t>
+                <w:t xml:space="preserve">Entre profession, organisation et marché : le cas des ingénieurs biomédicaux hospitaliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.011.0089⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.051.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169621v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital</w:t>
+                <w:t xml:space="preserve">Hospitals, transformations without end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 699, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169620v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre profession, organisation et marché : le cas des ingénieurs biomédicaux hospitaliers.</w:t>
+                <w:t xml:space="preserve">Les carrières des directeurs d'hôpital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116 (4), pp.623-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170430v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitals, transformations without end</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérer les carrières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 699, pp.34-38</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116, (162p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866175v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de santé et la médecine libérale. Les enjeux d’une convergence</w:t>
+                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers. La gestion négociée des techniques et des modes d'intervention dans le champ hospitalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Estèbe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Metzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171401v1</w:t>
+                <w:t xml:space="preserve">hal-02170432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers. La gestion négociée des techniques et des modes d'intervention dans le champ hospitalier.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les territoires de santé et la médecine libérale. Les enjeux d’une convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Baillergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/010587ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170432v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et médecins, le fossé.</w:t>
               </w:r>
@@ -6381,209 +6381,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169623v1</w:t>
+                <w:t xml:space="preserve">hal-02169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169622v1</w:t>
+                <w:t xml:space="preserve">hal-02169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des directeurs d'hôpital, trente ans de réformes et de débats.</w:t>
               </w:r>
@@ -6632,1399 +6632,1399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier - L'administration sanitaire et sociale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le partenariat en actes : le cas d'un programme européen en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.161-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171395v1</w:t>
+                <w:t xml:space="preserve">hal-03625000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du social : nationales, transnationales, mondiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boychuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 45, 198p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/009395ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhandicap et qualité de vie : pourquoi se mobiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cordebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(.) Forli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Gambrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Paul Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les colonnes d'Epsos, CREAI Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat en actes : le cas d'un programme européen en Lituanie</w:t>
+                <w:t xml:space="preserve">Les directeurs d'hôpital : des entrepreneurs locaux du service public hospitalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.014.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625000v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directeurs d'hôpital : des entrepreneurs locaux du service public hospitalier ?</w:t>
+                <w:t xml:space="preserve">Le partenariat dans le système de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 95, pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169624v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat dans le système de santé.</w:t>
+                <w:t xml:space="preserve">Journée du 26 septembre 2000 - La fonction d'infirmier (e) général (e) d'un point de vue sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 95, pp.58-67</w:t>
+              <w:t xml:space="preserve">LES CAHIERS DE L'ANIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170438v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée du 26 septembre 2000 - La fonction d'infirmier (e) général (e) d'un point de vue sociologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche en médecine générale en France : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES CAHIERS DE L'ANIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.19</w:t>
+              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (1), pp.47-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170437v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en médecine générale en France : enjeux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (1), pp.47-80</w:t>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° spécial, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170436v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dossier - L'administration sanitaire et sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burdillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.7-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.014.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171402v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cascales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Charpak</w:t>
+                <w:t xml:space="preserve">Thomas Frinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
+              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170439v1</w:t>
+                <w:t xml:space="preserve">halshs-00201853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
+                <w:t xml:space="preserve">Histoire et démographie médicale. L’essor de la profession médicale en France : dynamiques et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gramoulle</w:t>
+                <w:t xml:space="preserve">José Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Garçon</w:t>
+                <w:t xml:space="preserve">Yves Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chapalain</w:t>
+                <w:t xml:space="preserve">Anne Duburcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624979v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gramoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martin</w:t>
+                <w:t xml:space="preserve">Jack Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frinault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jourdain</w:t>
+                <w:t xml:space="preserve">H. Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t>
+              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201853v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et démographie médicale. L’essor de la profession médicale en France : dynamiques et ruptures</w:t>
+                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Charpak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duburcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171400v1</w:t>
+                <w:t xml:space="preserve">hal-02170439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de santé lituanien : la transition en chantier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 638, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8043,204 +8043,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation régionale du système hospitalier : pilotage par l'Etat ou territorialisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mohaër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (3), pp.43-68</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170441v1</w:t>
+                <w:t xml:space="preserve">hal-02171403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La régulation régionale du système hospitalier : pilotage par l'Etat ou territorialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (3), pp.43-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171403v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession de sage-femme : autonomie au travail et corporatisme protectionniste</w:t>
               </w:r>
@@ -8468,196 +8468,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Sociologie des professions du champ sanitaire et social</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Les soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.129 -146, 2024, 978-2-8109-1162-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0129⟩</w:t>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.49-76, 2024, 978-2-8109-1162-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517183v1</w:t>
+                <w:t xml:space="preserve">hal-04517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Les soins primaires</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Sociologie des professions du champ sanitaire et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.49-76, 2024, 978-2-8109-1162-2. </w:t>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.129 -146, 2024, 978-2-8109-1162-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517175v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des coordinatrices des maisons de santé. L'émergence incertaine d'un métier</w:t>
               </w:r>
@@ -8883,222 +8883,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Comment les professionnels de santé s’approprient-ils les impératifs gestionnaires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 6. Sociologie des professions du champ sanitaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.75-97, 2018, 978-2-8109-0720-5. </w:t>
+              <w:t xml:space="preserve">Le management en santé. Gestion et conduite des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0075⟩</w:t>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2018, 978-2-8109-0669-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2018.01.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616585v1</w:t>
+                <w:t xml:space="preserve">hal-03963615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Sociologie des professions du champ sanitaire et social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4. Comment les professionnels de santé s’approprient-ils les impératifs gestionnaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management en santé. Gestion et conduite des organisations de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.75-97, 2018, 978-2-8109-0720-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03963615v1</w:t>
+                <w:t xml:space="preserve">hal-03616585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur l’évolution des métiers de dirigeants : le cas des directeurs hospitaliers</w:t>
               </w:r>
@@ -9285,187 +9285,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soin négocié, la participation des usagers et l’action publique</w:t>
+                <w:t xml:space="preserve">14 - L'efficacité collective dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les négociations du soin : Les professionnels, les malades et leurs proches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'intégration inégale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-278, 2014, Le Lien social, 978-2-13-056333-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.paug.2014.01.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170306v1</w:t>
+                <w:t xml:space="preserve">hal-02170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 - L'efficacité collective dans le travail</w:t>
+                <w:t xml:space="preserve">Le soin négocié, la participation des usagers et l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intégration inégale</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les négociations du soin : Les professionnels, les malades et leurs proches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.27-40, 2014, 978-2-7535-3392-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.paug.2014.01.0261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170268v1</w:t>
+                <w:t xml:space="preserve">hal-02170306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die französischen Krankenhausdirektoren im Spannungsfeld von Pflege, Management und Normen</w:t>
               </w:r>
@@ -9868,200 +9868,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital, une tension entre coûts et valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations et Inerties de l'Etat Providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé. Un enjeu de société (Sous la direction de Catherine Halpern)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle Société Française. Trente Années de Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-180, 2010, 978-2200019297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963643v1</w:t>
+                <w:t xml:space="preserve">hal-02171897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations et Inerties de l'Etat Providence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôpital, une tension entre coûts et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle Société Française. Trente Années de Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Santé. Un enjeu de société (Sous la direction de Catherine Halpern)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278-288, 2010, 9782912601933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.halpe.2010.01.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171897v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de régulation à l’épreuve de la division du travail : les médecins inspecteurs de santé publique</w:t>
               </w:r>
@@ -10692,212 +10692,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources humaines en santé, levier de transformation du système de santé : Actes du séminaire du Haut Conseil pour l’Avenir de l’Assurance Maladie 2019-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les soins primaires en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">106p., 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120p., 2021, 978-2-8109-0882-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627046v1</w:t>
+                <w:t xml:space="preserve">hal-03313309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins primaires en question(s)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les ressources humaines en santé, levier de transformation du système de santé : Actes du séminaire du Haut Conseil pour l’Avenir de l’Assurance Maladie 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassenteufel, Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">106p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03313309v1</w:t>
+                <w:t xml:space="preserve">hal-03627046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers d’attaché d’administration hospitalière</w:t>
               </w:r>
@@ -10935,51 +10935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Singly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -11010,51 +11010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et territoires : Des soins de proximité aux risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11347,199 +11347,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale.</w:t>
+                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 424p., 2010, 978-2-8109-0021-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 2010, 978-2-8109-0021-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171314v1</w:t>
+                <w:t xml:space="preserve">halshs-01231080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale</w:t>
+                <w:t xml:space="preserve">Singuliers généralistes. Sociologie de la médecine générale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Herzlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'EHESP, 2010, 978-2-8109-0021-3</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 424p., 2010, 978-2-8109-0021-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01231080v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités économiques, inégalités sociales.</w:t>
               </w:r>
@@ -11725,540 +11725,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et valeurs dans le champ de la santé</w:t>
+                <w:t xml:space="preserve">Créer et piloter un réseau de santé. Un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 304p., 2004, Recherche santé social, 978-2-85952-882-9</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP), 2004, 978-2859528867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170192v1</w:t>
+                <w:t xml:space="preserve">hal-02171308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer et piloter un réseau de santé. Un outil de travail pour les équipes.</w:t>
+                <w:t xml:space="preserve">Normes et valeurs dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP), 2004, 978-2859528867</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304p., 2004, Recherche santé social, 978-2-85952-882-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171308v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopérations, conflits et concurrences dans le système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Kessler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Drulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lafore</w:t>
-[...69 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions ENSP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288p., 2003, 978-2-85952-853-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171316v1</w:t>
+                <w:t xml:space="preserve">hal-00281863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations, conflits et concurrences dans le système de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Drulhe</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions ENSP</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281863v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des professions de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean De Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 329p., 2003, 2-10-007887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12293,51 +12293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et piloter un réseau de santé : un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12362,199 +12362,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'histoire de l'inspection des affaires sanitaires et sociales. Inspecteurs des affaires sanitaires et sociales. Médecins inspecteurs de Santé publique. Pharmaciens inspecteurs de Santé publique.</w:t>
+                <w:t xml:space="preserve">Les usagers du système de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rollet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">34p., 2000</w:t>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Recherche, santé, social, 978-2-85952-639-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171312v1</w:t>
+                <w:t xml:space="preserve">hal-02170190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers du système de soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+                <w:t xml:space="preserve">Introduction à l'histoire de l'inspection des affaires sanitaires et sociales. Inspecteurs des affaires sanitaires et sociales. Médecins inspecteurs de Santé publique. Pharmaciens inspecteurs de Santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Recherche, santé, social, 978-2-85952-639-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170190v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professions et institutions de santé face à l'organisation du travail. Aspects sociologiques</w:t>
               </w:r>
@@ -12663,51 +12663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cintre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gramoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12948,51 +12948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
@@ -13393,51 +13393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13456,768 +13456,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pharmaciens dans les maisons de santé pluri-professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’action humanitaire au défi du maintien du lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stea Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services pharmaceutiques et parcours de soins Étude juridique d’une mutation territorialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims; AFDS, Mar 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Action humanitaire et lien social : (re)lier pour mieux agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Croix Rouge Française pour la recherche humanitaire et sociale, Oct 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980748v1</w:t>
+                <w:t xml:space="preserve">hal-03980870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932146v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action humanitaire au défi du maintien du lien social</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Châtel</w:t>
+                <w:t xml:space="preserve">Décloisonner le système de santé par le numérique ? Usages des systèmes d’information et coordination des soins entre professionnels dans les maisons de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Stea Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Action humanitaire et lien social : (re)lier pour mieux agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Croix Rouge Française pour la recherche humanitaire et sociale, Oct 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">De l'État-plateforme à la plateformisation de l'action publique : de quoi les plateformes publiques sont-elles le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique ST 8 (AFSP), Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980870v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des pharmaciens dans les maisons de santé pluri-professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">Services pharmaceutiques et parcours de soins Étude juridique d’une mutation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims; AFDS, Mar 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979709v1</w:t>
+                <w:t xml:space="preserve">hal-03980748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décloisonner le système de santé par le numérique ? Usages des systèmes d’information et coordination des soins entre professionnels dans les maisons de santé en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'État-plateforme à la plateformisation de l'action publique : de quoi les plateformes publiques sont-elles le nom ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique ST 8 (AFSP), Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979569v1</w:t>
+                <w:t xml:space="preserve">hal-03932146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation Feedback on the operation &amp;quot;Red Cross at your door&amp;quot; during the first lockdown in France in Spring 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CMH Séquence plénière : Les collectifs de recherche en temps de pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH), Oct 2021, Saint-Jean-de-Luz, France</w:t>
+              <w:t xml:space="preserve">15th ESA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980959v1</w:t>
+                <w:t xml:space="preserve">hal-03980249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement du répertoire d’activités pour le pharmacien d’officine : de nouvelles missions qui interrogent l’aspect commercial de la dispensation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer l’accès aux soins de proximité dans les Yvelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence « Projets et Territoire Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental des Yvelines; Sciences Po, May 2021, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979593v1</w:t>
+                <w:t xml:space="preserve">hal-03980946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adéquation des soins comme objet de travail en équipe de soins primaires : le cas de la concertation pluri-professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14233,638 +14276,595 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pertinence des soins dans les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Latine pour l’Analyse des Systèmes de Santé (ALASS), Sep 2021, Locarno (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’accès aux soins de proximité dans les Yvelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un élargissement du répertoire d’activités pour le pharmacien d’officine : de nouvelles missions qui interrogent l’aspect commercial de la dispensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Projets et Territoire Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental des Yvelines; Sciences Po, May 2021, Saint Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980946v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation Feedback on the operation &amp;quot;Red Cross at your door&amp;quot; during the first lockdown in France in Spring 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ESA CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980249v1</w:t>
+                <w:t xml:space="preserve">hal-03997426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian commitments, public initiatives and entrepreneurial participation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'urgence et la distance : impasses et horizons d'une enquête de terrain auprès de la Croix-Rouge au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque National de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997426v1</w:t>
+                <w:t xml:space="preserve">hal-03997665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urgence et la distance : impasses et horizons d'une enquête de terrain auprès de la Croix-Rouge au printemps 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997665v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'engagement bénévole en temps de Covid-19 D’une plateforme 2.0 aux terrains de livraisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire axe INES, Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979604v1</w:t>
+                <w:t xml:space="preserve">hal-03980925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement bénévole en temps de Covid-19 D’une plateforme 2.0 aux terrains de livraisons</w:t>
+                <w:t xml:space="preserve">L’urgence et la distance : impasses et horizons d’une enquête de terrain auprès de la Croix Rouge au printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
@@ -14882,73 +14882,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire axe INES, Centre Maurice Halbwachs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CMH Séquence plénière : Les collectifs de recherche en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH), Oct 2021, Saint-Jean-de-Luz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980925v1</w:t>
+                <w:t xml:space="preserve">hal-03980959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire EHESS 2020/2021 Sociologies des activités humanitaires en temps de Covid-19</w:t>
               </w:r>
@@ -15036,537 +15036,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.10-P15. Health providers in France: how do they find a way to meet migrants' needs?</w:t>
+                <w:t xml:space="preserve">La santé des migrants au quotidien : faire face. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Santé des migrants : enjeux éthiques, politiques et de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médecins du Monde, Apr 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447388v1</w:t>
+                <w:t xml:space="preserve">hal-03981003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser un accès aux soins pour des migrants primo arrivants. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health providers in France: how do they find a way to meet migrants' needs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Sociologie des rapports entre professionnels de la santé et populations fragilisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health "Diversity and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981034v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des migrants au quotidien : faire face. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
+                <w:t xml:space="preserve">1.10-P15. Health providers in France: how do they find a way to meet migrants' needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Santé des migrants : enjeux éthiques, politiques et de société »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky048.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981003v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health providers in France: how do they find a way to meet migrants' needs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser un accès aux soins pour des migrants primo arrivants. Enquête sur le travail des professionnels et de leurs partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Migration, Ethnicity, Race and Health "Diversity and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Sociologie des rapports entre professionnels de la santé et populations fragilisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895152v1</w:t>
+                <w:t xml:space="preserve">hal-03981034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les Directeurs d’hôpital s’organisent pour maintenir leur pouvoir sur le monde professionnel des dirigeants hospitaliers : stratégies, luttes et controverses</w:t>
+                <w:t xml:space="preserve">L’égalité de traitement dans le soin au prisme des discriminations. Un idéal démocratique en tension entre logiques professionnelles et action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l’Association française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque « Discriminations dans le champs de la santé : comprendre, prévenir, agir pour plus d’égalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrations Santé Alsace – ORIV, Jan 2017, Strasbourg, France. pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980332v1</w:t>
+                <w:t xml:space="preserve">hal-03981347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring medical care in disadvantaged regions: The process of adapting to a new problem of health policy in Germany, France and England</w:t>
               </w:r>
@@ -15654,96 +15654,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité de traitement dans le soin au prisme des discriminations. Un idéal démocratique en tension entre logiques professionnelles et action publique ?</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'émergence d'une fonction de coordination en équipe de soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Discriminations dans le champs de la santé : comprendre, prévenir, agir pour plus d’égalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrations Santé Alsace – ORIV, Jan 2017, Strasbourg, France. pp.33-43</w:t>
+              <w:t xml:space="preserve">- Séminaire Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques, ENS EHESS CNRS, 48 BD Jourdan Paris, juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire "Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques"; ENS EHESS CNRS, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981347v1</w:t>
+                <w:t xml:space="preserve">hal-03981234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des rapports entre professionnels de la santé et populations fragilisées</w:t>
               </w:r>
@@ -15818,256 +15818,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'émergence d'une fonction de coordination en équipe de soins primaires</w:t>
+                <w:t xml:space="preserve">Une écologie professionnelle sous tension : les dirigeants hospitaliers entre stratégies, luttes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Séminaire Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques, ENS EHESS CNRS, 48 BD Jourdan Paris, juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire "Maisons pluri-professionnelles de santé : état des lieux et enjeux sociologiques"; ENS EHESS CNRS, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Lignes d’effervescence en sociologie des groupes professionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de nanterre : IDHES et le département de sociologie, Dec 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981234v1</w:t>
+                <w:t xml:space="preserve">hal-03981258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écologie professionnelle sous tension : les dirigeants hospitaliers entre stratégies, luttes et controverses</w:t>
+                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Lignes d’effervescence en sociologie des groupes professionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de nanterre : IDHES et le département de sociologie, Dec 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981258v1</w:t>
+                <w:t xml:space="preserve">hal-03981207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
+                <w:t xml:space="preserve">Comment les Directeurs d’hôpital s’organisent pour maintenir leur pouvoir sur le monde professionnel des dirigeants hospitaliers : stratégies, luttes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
+              <w:t xml:space="preserve">7e congrès de l’Association française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981207v1</w:t>
+                <w:t xml:space="preserve">hal-03980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -16152,50 +16152,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16247,51 +16368,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16301,124 +16422,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner nos aînés, des partenaires indispensables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude dans le cadre du 50e anniversaire de la Sécurité sociale (1995-10-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Saint Malo, France. C.R.A.M. de Bretagne, 58p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16428,526 +16549,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au centre : politiques publiques, territoires, centres de santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Egrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, 126 p., 2022</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902929v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé au centre : politiques publiques, territoires, centres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vezinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, 126 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904322v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires. ( + Préambule : brève actualisation )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciences sociales et santé 2020/4 (Vol. 38) - Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (4), 118p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887572v1</w:t>
+                <w:t xml:space="preserve">hal-03979083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences sociales et santé 2020/4 (Vol. 38) - Varia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réformes de l’organisation des soins primaires. ( + Préambule : brève actualisation )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 408p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979083v1</w:t>
+                <w:t xml:space="preserve">hal-02887572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons de santé (+ Introduction : Écologie des maisons de santé pluri-professionnelles : une gouvernance multi-niveaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vezinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (1), 126p., 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jges.191.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16957,117 +17078,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHU de Nantes : les invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Legoupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie de Lima Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17077,51 +17198,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17173,51 +17294,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17227,51 +17348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarités associatives en temps de confinement Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17297,191 +17418,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil National des Politiques de Lutte contre la Pauvreté et l'Exclusion sociale (CNLE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croix-Rouge Chez Vous : un nouveau dispositif de solidarité en temps de crise. Bénévoles, expériences d'écoute, appropriations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17520,73 +17641,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Maurice Halbwachs; Fondation Croix-Rouge Française; CNRS; EHESS - Paris; Ecole Normale Supérieure (Paris); Croix-Rouge Française. 2022, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pharmaciens dans l'exercice coordonné en soins primaires : conditions d'intégration, attentes et logiques professionnelles [volet sociologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17595,292 +17716,292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vezinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut pour la Recherche en Santé Publique (IRESP). 2021, 61p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'accès aux soins de proximité dans les Yvelines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des impacts organisationnels de la conciliation médicamenteuse dans le cadre du projet (ConParMed). Rapport de synthèse [Volet sociologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dischli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moubèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGOS. 2020, 25p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jiménez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03979517v1</w:t>
+                <w:t xml:space="preserve">hal-03979501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts organisationnels de la conciliation médicamenteuse dans le cadre du projet (ConParMed). Rapport de synthèse [Volet sociologique]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer l'accès aux soins de proximité dans les Yvelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental des Yvelines. 2020, 118p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dischli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03979501v1</w:t>
+                <w:t xml:space="preserve">hal-03979517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs favorables à la pérennité des centres de santé dans les Zones urbaines fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17906,607 +18027,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association de Gestion des Centres de Santé de Grenoble. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel 2006-2007 de l'Observatoire national de la démographie des professions de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire national de la démographie des professions de santé. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil et devenir des jeunes médecins généralistes en Bretagne : rapport d'étape - Etat des connaissances à partir d'une étude documentaire et d'une revue de littérature</w:t>
+                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers : la gestion négociée des techniques et des modes d'intervention dans le champs hospitalier : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Union Régionale des Médecins Libéraux de Bretagne. 2003, 35p</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2003, 290p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625048v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs biomédicaux hospitaliers : la gestion négociée des techniques et des modes d'intervention dans le champs hospitalier : rapport final</w:t>
+                <w:t xml:space="preserve">Profil et devenir des jeunes médecins généralistes en Bretagne : rapport d'étape - Etat des connaissances à partir d'une étude documentaire et d'une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2003, 290p</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Union Régionale des Médecins Libéraux de Bretagne. 2003, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625038v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mohaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId509"/>
+      <w:footerReference w:type="default" r:id="rId510"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18574,51 +18695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E16AAD8"/>
+    <w:nsid w:val="FC597632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18805,51 +18926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>