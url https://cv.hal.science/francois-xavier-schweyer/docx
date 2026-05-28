--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -3041,286 +3041,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170419v1</w:t>
+                <w:t xml:space="preserve">hal-02171410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d'évolution des métiers à l'hôpital. Actes du colloque. Dynamique et enjeux de la formation du personnel soignant.</w:t>
+                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 139, pp.14-22</w:t>
+              <w:t xml:space="preserve">IASS la revue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171410v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de réforme et réforme du travail. Métiers en évolution, émergence d'un encadrement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier. Les 25 ans d'Hôpital Plus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS la revue </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67-68-69-70, pp.9-12</w:t>
+              <w:t xml:space="preserve">JADH. JOURNAL DE L'ASSOCIATION DES DIRECTEURS D'HOPITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170416v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Réformes institutionnelles : où en sommes nous ?</w:t>
               </w:r>
@@ -5024,537 +5024,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170428v1</w:t>
+                <w:t xml:space="preserve">hal-02538450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
+                <w:t xml:space="preserve">L'hôpital, une transformation sous contrainte : hôpital et hospitaliers dans la revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XLIV (3), pp.45-60. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.203-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ress.251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.064.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169618v1</w:t>
+                <w:t xml:space="preserve">hal-02170428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une profession de l'État providence, les directeurs d'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XLIV (3), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171411v1</w:t>
+                <w:t xml:space="preserve">hal-02169618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169619v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École nationale de la santé publique à la veille de la grande transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jourdain</w:t>
+                <w:t xml:space="preserve">Le partenariat entre les associations d'usagers et les médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.063.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538450v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en santé publique : un domaine en mutation. Les formations en santé publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6381,209 +6381,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169622v1</w:t>
+                <w:t xml:space="preserve">hal-02169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en médecine générale, à travers les thèses de médecine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Priorités et programmes régionaux de santé : enquête auprès des médecins généralistes enseignants de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 15 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">, 2003, 15 (3), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.032.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.033.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169623v1</w:t>
+                <w:t xml:space="preserve">hal-02169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des directeurs d'hôpital, trente ans de réformes et de débats.</w:t>
               </w:r>
@@ -7176,178 +7176,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en médecine générale en France : enjeux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (1), pp.47-80</w:t>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° spécial, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170436v1</w:t>
+                <w:t xml:space="preserve">hal-02171402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mutation. Nos pratiques professionnelles issues de l'histoire sont-elles compatibles avec les enjeux à relever ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche en médecine générale en France : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, n° spécial, pp.7-9</w:t>
+              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (1), pp.47-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171402v1</w:t>
+                <w:t xml:space="preserve">hal-02170436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier - L'administration sanitaire et sociale.</w:t>
               </w:r>
@@ -7519,51 +7519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t>
@@ -7711,320 +7711,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
+                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gramoulle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Chapalain</w:t>
+                <w:t xml:space="preserve">Emmanuel Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624979v1</w:t>
+                <w:t xml:space="preserve">hal-02170439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et démographie médicales.</w:t>
+                <w:t xml:space="preserve">Le corps des directeurs d'hôpital : Entre logique professionnelle et régulation d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gramoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vigneron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Charpak</w:t>
+                <w:t xml:space="preserve">H. Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.16-23</w:t>
+              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170439v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de santé lituanien : la transition en chantier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 638, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8043,204 +8043,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La régulation régionale du système hospitalier : pilotage par l'Etat ou territorialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (3), pp.43-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171403v1</w:t>
+                <w:t xml:space="preserve">hal-02170441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation régionale du système hospitalier : pilotage par l'Etat ou territorialisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mohaër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (3), pp.43-68</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170441v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession de sage-femme : autonomie au travail et corporatisme protectionniste</w:t>
               </w:r>
@@ -8468,196 +8468,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Les soins primaires</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Sociologie des professions du champ sanitaire et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.49-76, 2024, 978-2-8109-1162-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0049⟩</w:t>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.129 -146, 2024, 978-2-8109-1162-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517175v1</w:t>
+                <w:t xml:space="preserve">hal-04517183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Sociologie des professions du champ sanitaire et social</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Les soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.129 -146, 2024, 978-2-8109-1162-2. </w:t>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.49-76, 2024, 978-2-8109-1162-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517183v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des coordinatrices des maisons de santé. L'émergence incertaine d'un métier</w:t>
               </w:r>
@@ -10692,212 +10692,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins primaires en question(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources humaines en santé, levier de transformation du système de santé : Actes du séminaire du Haut Conseil pour l’Avenir de l’Assurance Maladie 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, 120p., 2021, 978-2-8109-0882-0</w:t>
+                <w:t xml:space="preserve">Hassenteufel, Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">106p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313309v1</w:t>
+                <w:t xml:space="preserve">hal-03627046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources humaines en santé, levier de transformation du système de santé : Actes du séminaire du Haut Conseil pour l’Avenir de l’Assurance Maladie 2019-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les soins primaires en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassenteufel, Patrick</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">106p., 2021</w:t>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120p., 2021, 978-2-8109-0882-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627046v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers d’attaché d’administration hospitalière</w:t>
               </w:r>
@@ -11725,458 +11725,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer et piloter un réseau de santé. Un outil de travail pour les équipes.</w:t>
+                <w:t xml:space="preserve">Normes et valeurs dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP), 2004, 978-2859528867</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304p., 2004, Recherche santé social, 978-2-85952-882-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171308v1</w:t>
+                <w:t xml:space="preserve">hal-02170192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et valeurs dans le champ de la santé</w:t>
+                <w:t xml:space="preserve">Créer et piloter un réseau de santé. Un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP), 2004, 978-2859528867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02170192v1</w:t>
+                <w:t xml:space="preserve">hal-02171308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations, conflits et concurrences dans le système de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Drulhe</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions ENSP</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281863v1</w:t>
+                <w:t xml:space="preserve">hal-02171316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérations, conflits et concurrences dans le système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Drulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions ENSP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288p., 2003, 978-2-85952-853-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormiche</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-02171316v1</w:t>
+                <w:t xml:space="preserve">hal-00281863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des professions de santé.</w:t>
               </w:r>
@@ -12214,51 +12214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 329p., 2003, 2-10-007887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12293,51 +12293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et piloter un réseau de santé : un outil de travail pour les équipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12663,51 +12663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cintre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gramoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13393,51 +13393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13596,51 +13596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15818,165 +15818,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écologie professionnelle sous tension : les dirigeants hospitaliers entre stratégies, luttes et controverses</w:t>
+                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Lignes d’effervescence en sociologie des groupes professionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de nanterre : IDHES et le département de sociologie, Dec 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981258v1</w:t>
+                <w:t xml:space="preserve">hal-03981207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation de l’offre médicale dans les territoires défavorisés en Bretagne</w:t>
+                <w:t xml:space="preserve">Une écologie professionnelle sous tension : les dirigeants hospitaliers entre stratégies, luttes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Actions publiques et territoires - 2016/2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines. Laboratoire Printemps UMR 8085, Jun 2017, Guyancourt (78), France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Lignes d’effervescence en sociologie des groupes professionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de nanterre : IDHES et le département de sociologie, Dec 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981207v1</w:t>
+                <w:t xml:space="preserve">hal-03981258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Directeurs d’hôpital s’organisent pour maintenir leur pouvoir sur le monde professionnel des dirigeants hospitaliers : stratégies, luttes et controverses</w:t>
               </w:r>
@@ -16210,51 +16210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16462,51 +16462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude dans le cadre du 50e anniversaire de la Sécurité sociale (1995-10-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Saint Malo, France. C.R.A.M. de Bretagne, 58p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17467,51 +17467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18316,51 +18316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil et devenir des jeunes médecins généralistes en Bretagne : rapport d'étape - Etat des connaissances à partir d'une étude documentaire et d'une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Union Régionale des Médecins Libéraux de Bretagne. 2003, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18504,77 +18504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mohaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18695,51 +18695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC597632"/>
+    <w:nsid w:val="B76B6AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18926,51 +18926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-schweyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5733-9895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028820665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerlinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pel&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Andres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02392317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar L&#252;ckenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Andres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Merand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lenoir-Salfati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.121.0217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tourancheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kihal Flegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ancessi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno-Fuentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lepesqueux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04789981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Levasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Perriniaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780109048790" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.010.0029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.093.0119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhordain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Singly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penicaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.064.0203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.251" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.063.0363" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.116.0623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.011.0089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crop" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baillergeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010587ar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.032.0203" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.033.0359" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cordebar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(.) Forli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Gambrelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Paul Lamiable" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171402v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elbaum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bercot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brocas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burdillat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.014.0013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cascales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charpak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170439v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1996.1369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0129" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03978927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/sites/sciencespo.fr.chaire-sante/files/Ebook-seminaire-Soinsprimaires-2019_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-migrants-questions/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.andre.2019.01.0087" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-management-en-sante/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0121" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0075" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03978981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-integration-inegale&#8722;9782130563334-p-261.htm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0261" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-80157-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/repenser-la-solidarite&#8722;9782130588757-p-721.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0721" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante-un-enjeu-de-societe_fr_376.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2010.01.0278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pennec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14907?lang=fr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03627046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenteufel, Patrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03528823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lacour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hurtaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Allemand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/metiers-dattache-dadministration-hospitaliere/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuffreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bercelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/dictionnaire-de-lorganisation-sanitaire-et-medico-sociale-2e-edition/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Herzlich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/singuliers-generalistes/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Montel-Dumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Denis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/normes-et-valeurs-dans-le-champs-de-la-sante/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/cooperations-conflits-et-concurrences-dans-le-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/usagers-du-systeme-de-soins/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171312v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/professions-et-institutions-de-sante-face-a-lorganisation-du-travail/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Binst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k4814979q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Queiroz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junter-Loiseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy-Zischek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03963250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980870v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aokou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braverman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stea Antonini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980748v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Pfirsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979593v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-vincent Pfirsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980981v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447388v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky048.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981347v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerlinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reiter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981234v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981207v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03981258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03980332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fillaut" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03902929v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979083v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887572v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0007" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02141838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171320v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Legoupi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie de Lima Lopes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805206v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salsmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dischli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moub&#232;che" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979517v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625038v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03625048v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>