--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -239,51 +239,51 @@
                 <w:t xml:space="preserve">On the road again… analysis of multi-frequency FD-EMI in a volcanic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guillemoteau</w:t>
+                <w:t xml:space="preserve">Juilien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -293,4201 +293,4210 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Spitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49-1, pp.513-516</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.513-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ntx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège (Jura), présentation d'un projet de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depositional Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (5), pp.685-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans de géophysique à l’Inrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors-série 6, pp.274-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' Archéologie au service de Notre-Dame : révélations et découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 610, pp.26-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-AdaptIve LOcal Relief Enhancer (SAILORE): A New Filter to Improve Local Relief Model Performances According to Local Topography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geomatics1040026⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467775v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geophysical Survey in Notre-Dame de Paris Cathedral: Revealing the Buried Past After the Disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.75-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration archéologique de 170 hectares de plaine maritime (Bourbourg, Saint-Georges-sur-l’Aa, Craywick, Nord de la France) : restitution de la fermeture d’un estuaire au Moyen Âge et mise en évidence de mares endiguées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Self-AdaptIve LOcal Relief Enhancer (SAILORE): A New Filter to Improve Local Relief Model Performances According to Local Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (4), pp.450-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geomatics1040026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03184693v1</w:t>
+                <w:t xml:space="preserve">hal-03467775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dacko</w:t>
+                <w:t xml:space="preserve">Exploration archéologique de 170 hectares de plaine maritime (Bourbourg, Saint-Georges-sur-l’Aa, Craywick, Nord de la France) : restitution de la fermeture d’un estuaire au Moyen Âge et mise en évidence de mares endiguées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Gearcheology, 192 (12), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370502v1</w:t>
+                <w:t xml:space="preserve">halshs-03184693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
+                <w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.211-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.9658⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676215v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
+                <w:t xml:space="preserve">De nouvelles perspectives pour les applications des méthodes électromagnétiques basse fréquence en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillemoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rimpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiesson Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467986v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02893837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives pour les applications des méthodes électromagnétiques basse fréquence en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inrap et géophysique : vers une approche raisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.272-282. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 7, pp.254-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893837v1</w:t>
+                <w:t xml:space="preserve">halshs-02893770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inrap et géophysique : vers une approche raisonnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893770v1</w:t>
+                <w:t xml:space="preserve">hal-02467986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permittivity mapping in the VLF-LF range using a multi-frequency EMI device: first tests in archaeological prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fançois-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamieson Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nsg.12022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging of subsurface magnetic permeability / susceptibility with portable frequency domain electromagnetic sensors for near surface exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (3), pp.1773-1785. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward subsurface magnetic permeability imaging with electromagnetic induction sensors: Sensitivity computation and reconstruction of measured data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillemoteau</w:t>
+                <w:t xml:space="preserve">Origin and Holocene geomorphological evolution of the landslide-dammed basin of la Narse de la Sauvetat (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320, pp.162-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006053v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Holocene geomorphological evolution of the landslide-dammed basin of la Narse de la Sauvetat (Massif Central, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Vautier</w:t>
+                <w:t xml:space="preserve">Actualités de la recherche sur l’agglomération secondaire pétrucore de Montignac-sur-Vézère (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2018.1558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863784v1</w:t>
+                <w:t xml:space="preserve">hal-02495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de la recherche sur l’agglomération secondaire pétrucore de Montignac-sur-Vézère (Dordogne)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward subsurface magnetic permeability imaging with electromagnetic induction sensors: Sensitivity computation and reconstruction of measured data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Klose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillemoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Tronicke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.E335-E345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aquit.2018.1558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495651v1</w:t>
+                <w:t xml:space="preserve">hal-02006053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5), pp.594-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D linear inversion of magnetic susceptibility data acquired by frequency domain EMI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Highest Gradient Model: A New Method for Analytical Assessment of the Efficiency of LiDAR-Derived Visualization Techniques for Landform Detection and Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dabas</w:t>
+                <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon François-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.10.038⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9020120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482186v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Manifold Approach for the Investigation of Early and Middle Neolithic Settlements in Thessaly, Greece</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A Regional Approach to Ancient Urban Studies in Greece Through Multi-Settlement Geophysical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamieson Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Sarris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuna Kalayci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences7030079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (5), pp.450-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2017.1365565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495678v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Approach to Ancient Urban Studies in Greece Through Multi-Settlement Geophysical Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A Manifold Approach for the Investigation of Early and Middle Neolithic Settlements in Thessaly, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuna Kalayci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences7030079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00934690.2017.1365565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495674v1</w:t>
+                <w:t xml:space="preserve">hal-02495678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Highest Gradient Model: A New Method for Analytical Assessment of the Efficiency of LiDAR-Derived Visualization Techniques for Landform Detection and Mapping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D linear inversion of magnetic susceptibility data acquired by frequency domain EMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon François-Xavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">J. Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9020120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.165 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464694v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dabas</w:t>
+                <w:t xml:space="preserve">Le programme AYPONA. Utilisation de méthodes non intrusives pour la détection et la cartographie de vestiges archéologiques et des formes du relief dans le cadre du programme AYPONA (pAysages et visages d’une agglomération clermontoise : apProche intégrée et diachrONique de l’occupAtion de l’Oppidum de CoreNt (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (2), pp.103-112</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519748v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme AYPONA. Utilisation de méthodes non intrusives pour la détection et la cartographie de vestiges archéologiques et des formes du relief dans le cadre du programme AYPONA (pAysages et visages d’une agglomération clermontoise : apProche intégrée et diachrONique de l’occupAtion de l’Oppidum de CoreNt (Auvergne, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Miras</w:t>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069074v1</w:t>
+                <w:t xml:space="preserve">halshs-01519748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D sequential inversion of portable multi‐configuration electromagnetic induction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Lück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Tronicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (5), pp.423-432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (2), pp.E103-E112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2014-0549.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How efficient is an integrative approach in archaeological geophysics? Comparative case studies from Neolithic settlements in Thessaly (Central Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalayci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuenca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manataki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (6), pp.633-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2015041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Archaeological Information Using High Resolution FormoSAT-2 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athos Agapiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuna Kalayci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3-4), pp.241-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/2047-4970.4.3-4.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quadrature magnetic susceptibility/magnetic viscosity of soils by using multi-frequency EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Magnetic Ghosts on an Early Middle Age Settlement: Comparison of Data from Stripped and Non-stripped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.191-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics and preventive archaeology in France: new inter-disciplinary issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Break</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid 1D/3D inversion of shallow resistivity multipole data: Examples in archaeological prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (3), pp.E193-E201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2011-0309.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slingram EMI prospection: Are vertical orientated devices a suitable solution in archaeological and pedological prospection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (4), pp.731-737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signal prospecting using multi parameter measurements : the case study of the Gallic site of Levroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petronille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4497,231 +4506,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion en mouvement : état de l'art et meilleures pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles ; Ed. d'Organisation, pp.317, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4731,729 +4740,729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety in Archaeogeophysics : the French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Cuenca-Garcia; Andrei Asăndulesei; Kelsey M. Lowe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Archaeo-Geophysics. Integrated minimally invasive approaches using country-based examples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.245-279, 2024, One World Archaeology, 978-3-031-57899-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57900-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des prospections récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Poux; Thomas Cerisay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oppidum fortifié de Corent (Néolithique Moyen, Bronze final, La Tène finale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Préhistoire Européenne 16, Mergoil, pp.48-63, 2023, 978-2-35518-138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04562489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection à la caractérisation géophysique sur surface décapée des sites de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-262, 2023, 978-2-35613-530-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaine du Chambon : approches archéologiques d’une entité territoriale cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des campagnes maitrisées : un facteur clé du développement urbain au nord de la Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-80, 2023, NEMESIS, 978-2-35613-528-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for military remains of the Battle of Gergovia: Benefits of a towed multi-frequency EMI survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Global Perspectives on Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.47-50, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.15135979.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inrap and geophysics: towards a sustainable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The use of Geophysical Prospection methods in Archaeology/De toepassing van geofysische prospectie methoden in de archeologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flanders Heritage Agency Scientific Institution of the Flemish Government, policy area Environment, 2019, 1371-4678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5463,1813 +5472,1813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils géophysiques en pédologie : exemples et réflexions pour la cartographie de sols dans le cadre de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DMCD/1DLCI inversion of an FD-EMI dataset: the case study of the paleolandscape of Bourbourg/Loon-Plage (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of Archaeological Prospection (ICAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Kiel, Mar 2023, Kiel, Germany. pp.435-438, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geophysical survey in Notre-Dame de Paris cathedral: Revealing the buried past after the disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ground Penetrating Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Golden, United States. pp.16-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/gpr2022-062.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Frequency Loop Electromagnetic System Measurement on Shallow Offshore Archaeological Site of Oulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleanthis Simirdanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - Université de Lyon, 2021, Lyon, France. pp.215-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.9690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un établissement antique en basalte en grande Limagne – Évaluation de l’apport de la méthode d’induction électromagnétique (EMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque GEOFCAN (approche GEOphysique et structurale de l’organisation spatiale et du Fonctionnement des Couvertures pédologiques Anthropisées et Naturelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Anthony, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de méthodes non intrusives dès le diagnostic : proposition d’une nouvelle approche pour l’évaluation des espaces archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux, Traiter de grandes surfaces fectionnées et discontinues : de l’instruction des dossiers d’aménagements aux modèles spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrice Brun; Cyril Marcigny; Jan Vanmoerkerke, May 2012, Châlons-en-Champagne, France. pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which EM Properties with Multi-frequency Low Induction Number Slingram Apparatus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics - Geosciences'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Malmö, Sweden. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201701982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon François-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863889v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Based and Satellite-Imaging Technologies for Mapping the Ancient Settlement of Gortyn, Crete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Geophysical and Photogrammetric Measurements at the Fortezza Castle of Rethymnon (Crete)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nikos G Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meropi Manataki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cuenca-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Meeting for the Archaeological Work in Crete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025245v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and Photogrammetric Measurements at the Fortezza Castle of Rethymnon (Crete)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Ground-Based and Satellite-Imaging Technologies for Mapping the Ancient Settlement of Gortyn, Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Benedetta Codini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meropi Manataki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cuenca-García</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamieson C. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Meeting for the Archaeological Work in Crete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025203v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521821v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des volets géoarchéologie et géomatique du programme interdisciplinaire AYPONA (Paysages et visages d'une agglomération clermontoise: approche intégrée et diachronique de l'occupation de l'oppidum de Corent, Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de l'archéologie Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Auvergne, May 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WuMapPy, an open-source software for geophysical prospection data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference for Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.563-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Susceptibility Measurement Using Multi-frequency Slingram EMI Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7279,401 +7288,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture croisée des données spatiales archéologiques : l’exemple du sanctuaire péri-urbain antique de Mâlain (Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/dben-2k90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géophysique sur surface décapée, apports et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/x4kq-va19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le radar mural : un nouvel outil pour l'archéologue du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, L’Isle-sur-la-Sorgue, France. , Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap, 28-29 octobre 2021, L’Isle-sur-la-Sorgue., 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/eten-ac49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes géophysiques à la caractérisation de la matérialité des routes antiques – Étude de la voie « Clermont-Le Mont-Dore » (Sur Champ-Veix, Saulzet-le-Froid, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7689,176 +7698,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7868,147 +7877,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8018,2756 +8027,2756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
+                <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05510100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05424326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; UMR 7044 - Archimède. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occidunum - PT 2023. Prospections géophysiques. Rapport final de prospection thématique, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Dunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d’activités 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; Chrono-Environnement, UMR 6249. 2024, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indices d'occupations pré- et protohistoriques et des voies anciennes : Châtillon-sur-Seine &amp;quot;Parc photovoltaïque&amp;quot; : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rostollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 1 vol. (195 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport de fouille programmée, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Banchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchini Vinçent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre-et-Miquelon, Miquelon-Langlade. Recherches croisées autour des occupations modernes (XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.) de Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2022, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport intermédiaire de fouille programmée, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuits-Saint-Georges/Les Bolards (Côte-d'Or). Acquisitions géophysiques radar autour du grand sanctuaire. Rapport de prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2021, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (Rhône), Les Petits Jardins : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casabianda, Vérifications archéologiques préalables aux travaux de réenfouissement du site de Casabianda, Corse, Haute-Corse (2B) Aléria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chastagneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives; DRAC - SRA Corse. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071058v1</w:t>
+                <w:t xml:space="preserve">hal-04725212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casabianda, Vérifications archéologiques préalables aux travaux de réenfouissement du site de Casabianda, Corse, Haute-Corse (2B) Aléria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colombe (Rhône), Les Petits Jardins : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Frascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Azéma</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04725212v1</w:t>
+                <w:t xml:space="preserve">halshs-05071058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
+                <w:t xml:space="preserve">Loiret, Saran, rue de la Source Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, 1 vol. (313 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02469717v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Saran, rue de la Source Saint-Martin</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2019, 1 vol. (313 p.)</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05001340v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short Literature on Joint Inversion Methods in Geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleanthis Simirdanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Papadoupoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IMS FORTH; Inrap - DST. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport triennal 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Loos, Avenue du Train de Loos. Centre pénitencier - Tranche 3 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxellande Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0152023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke van Es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10777,114 +10786,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'outil géophysique pour la reconnaissance et la caractérisation des sites en archéologie préventive, méthodes et perspectives : exemples en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00749112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10952,51 +10961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E063607D"/>
+    <w:nsid w:val="B98E785D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11183,51 +11192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7903-9917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168558823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893837v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamieson Donati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Klose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tronicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.10.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Kalayci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7030079" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1365565" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika L&#252;ck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalayci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuenca Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manataki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.3-4.241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brinon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0309.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/de-la-detection-a-la-caracterisation-geophysique-sur-surface-decapee/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15135979.14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02493589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-062.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Oikonomou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleanthis Simirdanis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Benedetta Codini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Manataki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamieson C. Donati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Papadopoulos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cuenca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04432586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x4kq-va19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03431470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/eten-ac49" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081061v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881843v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Milesi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagneret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Oikonomou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadoupoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749112v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7903-9917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168558823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamieson Donati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Klose" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tronicke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Kalayci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1365565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7030079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.10.038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika L&#252;ck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalayci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuenca Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manataki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.3-4.241" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brinon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0309.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/de-la-detection-a-la-caracterisation-geophysique-sur-surface-decapee/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15135979.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02493589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-062.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Oikonomou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleanthis Simirdanis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9690" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Papadopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Manataki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cuenca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Benedetta Codini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamieson C. Donati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04432586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x4kq-va19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03431470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/eten-ac49" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557501v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Milesi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagneret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Oikonomou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadoupoulos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>