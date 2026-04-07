--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3015,226 +3015,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
+                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
+                <w:t xml:space="preserve">Thomas Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209277v1</w:t>
+                <w:t xml:space="preserve">hal-05209326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bureau</w:t>
+                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209326v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
               </w:r>
@@ -3439,222 +3439,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul van Walree</w:t>
+                <w:t xml:space="preserve">Self-Configurable Receiver for Underwater Acoustic Communications using Bayesian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672794v1</w:t>
+                <w:t xml:space="preserve">hal-04697105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Configurable Receiver for Underwater Acoustic Communications using Bayesian Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
+                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Walree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697105v1</w:t>
+                <w:t xml:space="preserve">hal-04672794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
               </w:r>
@@ -4157,226 +4157,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285317v1</w:t>
+                <w:t xml:space="preserve">hal-03284718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilment</w:t>
+                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, (Virtuel), Greece. pp.030001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284718v1</w:t>
+                <w:t xml:space="preserve">hal-03285317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t>
               </w:r>
@@ -4949,239 +4949,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+                <w:t xml:space="preserve">Paul D Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lerici, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759073v1</w:t>
+                <w:t xml:space="preserve">hal-01891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul D Mitchell</w:t>
+                <w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891656v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t>
               </w:r>
@@ -6316,515 +6316,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+                <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cristol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184980v1</w:t>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cristol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184981v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623233v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632773v1</w:t>
+                <w:t xml:space="preserve">hal-01184980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
               </w:r>
@@ -7197,217 +7197,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369626v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656641v1</w:t>
+                <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
               </w:r>
@@ -7504,325 +7517,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+                <w:t xml:space="preserve">hal-00656641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473702v1</w:t>
+                <w:t xml:space="preserve">inria-00369626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
+                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498331v1</w:t>
+                <w:t xml:space="preserve">hal-00473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t>
               </w:r>
@@ -8973,51 +8973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>