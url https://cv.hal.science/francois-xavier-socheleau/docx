--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -754,222 +754,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-of-Service Satisfaction Games for Noncooperative Underwater Acoustic Communications</w:t>
+                <w:t xml:space="preserve">Random distortion testing with linear measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Pottier</w:t>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2823898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761481v1</w:t>
+                <w:t xml:space="preserve">hal-01736179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random distortion testing with linear measurements</w:t>
+                <w:t xml:space="preserve">Quality-of-Service Satisfaction Games for Noncooperative Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2823898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736179v1</w:t>
+                <w:t xml:space="preserve">hal-01761481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Representation-Based Classification of Mysticete Calls</w:t>
               </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Noncooperative Spectrum Sharing Game in Underwater Acoustic Interference Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,248 +1287,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian source localization with uncertain Green’s function in an uncertain shallow water oceana</w:t>
+                <w:t xml:space="preserve">Matched-Field Performance Prediction with Model Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stan E. Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4941997⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.409 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2524645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297948v1</w:t>
+                <w:t xml:space="preserve">hal-01288584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched-Field Performance Prediction with Model Mismatch</w:t>
+                <w:t xml:space="preserve">Bayesian source localization with uncertain Green’s function in an uncertain shallow water oceana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan E. Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.409 - 413. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (3), pp.993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2524645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4941997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288584v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection of Antarctic blue whale calls</w:t>
               </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Energy of Random Signals in a Known Subspace: An Optimal Invariant Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (10), pp.1182-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1932,226 +1932,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Rates over Doubly Selective Rician-Fading Channels under Peak-Power Constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.455-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802089v1</w:t>
+                <w:t xml:space="preserve">hal-00802090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achievable Rates over Doubly Selective Rician-Fading Channels under Peak-Power Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2012.122212.111812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802090v1</w:t>
+                <w:t xml:space="preserve">hal-00802089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-Theoretic Analysis of Underwater Acoustic OFDM Systems in Highly Dispersive Channels</w:t>
               </w:r>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Noise Standard Deviation in Presence of Signals with Unknown Distributions and Occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,472 +2339,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic replay of non-WSSUS underwater acoustic communication channels recorded at sea</w:t>
+                <w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640755v1</w:t>
+                <w:t xml:space="preserve">hal-00632790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00632790v1</w:t>
+                <w:t xml:space="preserve">hal-00632771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632771v1</w:t>
+                <w:t xml:space="preserve">hal-00632791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t>
+                <w:t xml:space="preserve">Stochastic replay of non-WSSUS underwater acoustic communication channels recorded at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (10), pp.4838 - 4849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632791v1</w:t>
+                <w:t xml:space="preserve">hal-00640755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise derivation of scattering function from channel entropy maximization</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,226 +3015,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
+                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bureau</w:t>
+                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209326v1</w:t>
+                <w:t xml:space="preserve">hal-05209277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
+                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209277v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
               </w:r>
@@ -3322,434 +3322,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Walree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
+              <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620382v1</w:t>
+                <w:t xml:space="preserve">hal-04672794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Configurable Receiver for Underwater Acoustic Communications using Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672794v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679228v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oceano-acoustic Simulation Framework for the Design of Lagrangian Systems Drifting in Mesoscale and Sub-mesoscale Currents</w:t>
               </w:r>
@@ -3859,654 +3859,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Underwater Acoustic Communication Parameters for a Swarm of AUVs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895208v1</w:t>
+                <w:t xml:space="preserve">hal-03769750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour le positionnement et suivi de plateformes dérivantes sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien L. Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bazile Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769750v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour le positionnement et suivi de plateformes dérivantes sous-marines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Grangeon</w:t>
+                <w:t xml:space="preserve">Optimization of Underwater Acoustic Communication Parameters for a Swarm of AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Bazile Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Sea Tech Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769754v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilment</w:t>
+                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, (Virtuel), Greece. pp.030001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284718v1</w:t>
+                <w:t xml:space="preserve">hal-03285317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Khanduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Varshney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/2.0001498⟩</w:t>
+              <w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285317v1</w:t>
+                <w:t xml:space="preserve">hal-02904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bourmani</w:t>
+                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pramod Varshney</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904494v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint signal detection and channel estimation in multi-scale multi-lag underwater acoustic environments</w:t>
               </w:r>
@@ -4756,77 +4756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorème de Karlin Rubin asymptotique appliquéà la détection d'un signal dans un sous-espace cône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,77 +4851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Karlin-Rubin's Theorem with Application to Signal Detection in a Subspace Cone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2019 : 27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4949,239 +4949,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul D Mitchell</w:t>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891656v1</w:t>
+                <w:t xml:space="preserve">hal-01759073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lerici, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759073v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t>
               </w:r>
@@ -5278,131 +5278,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514722v1</w:t>
+                <w:t xml:space="preserve">hal-01369655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
               </w:r>
@@ -5486,498 +5486,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Power-Efficient Spectrum Sharing for Noncooperative Underwater Acoustic Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369655v1</w:t>
+                <w:t xml:space="preserve">hal-01424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Efficient Spectrum Sharing for Noncooperative Underwater Acoustic Communication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424511v1</w:t>
+                <w:t xml:space="preserve">hal-01514722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust detection of Antarctic blue whale calls, and comparison with classical spectrogram correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Nicolás Carvallo Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">DCLDE : 7th International Workshop on Detection, Classification, Localization, and Density Estimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, La Jolla, Ca, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224780v1</w:t>
+                <w:t xml:space="preserve">hal-01206875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection of Antarctic blue whale calls, and comparison with classical spectrogram correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCLDE : 7th International Workshop on Detection, Classification, Localization, and Density Estimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, La Jolla, Ca, États-Unis</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206875v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Replay of SIMO Underwater Acoustic Communication Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,515 +6316,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632773v1</w:t>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
+                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+                <w:t xml:space="preserve">hal-00623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623233v1</w:t>
+                <w:t xml:space="preserve">hal-01184981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184981v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cristol</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184980v1</w:t>
+                <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
               </w:r>
@@ -6899,584 +6899,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515385v1</w:t>
+                <w:t xml:space="preserve">hal-00565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565928v1</w:t>
+                <w:t xml:space="preserve">hal-00515387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515387v1</w:t>
+                <w:t xml:space="preserve">hal-00515385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+                <w:t xml:space="preserve">inria-00369626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
+                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498331v1</w:t>
+                <w:t xml:space="preserve">hal-00656641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7517,312 +7504,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656641v1</w:t>
+                <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369626v1</w:t>
+                <w:t xml:space="preserve">hal-00473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473702v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t>
               </w:r>
@@ -7834,64 +7834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian source localization with uncertain Green’s function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan E. Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,64 +8123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMAX, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermark: bch1 Dataset Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8436,51 +8436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms based on sparsity hypotheses for robust estimation of the noise standard deviation in presence of signals with unknown distributions and concurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,64 +8528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8973,51 +8973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>