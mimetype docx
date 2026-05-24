--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -754,222 +754,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random distortion testing with linear measurements</w:t>
+                <w:t xml:space="preserve">Quality-of-Service Satisfaction Games for Noncooperative Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2823898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736179v1</w:t>
+                <w:t xml:space="preserve">hal-01761481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-of-Service Satisfaction Games for Noncooperative Underwater Acoustic Communications</w:t>
+                <w:t xml:space="preserve">Random distortion testing with linear measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Pottier</w:t>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2823898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761481v1</w:t>
+                <w:t xml:space="preserve">hal-01736179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Representation-Based Classification of Mysticete Calls</w:t>
               </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Noncooperative Spectrum Sharing Game in Underwater Acoustic Interference Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Energy of Random Signals in a Known Subspace: An Optimal Invariant Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (10), pp.1182-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1932,226 +1932,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achievable Rates over Doubly Selective Rician-Fading Channels under Peak-Power Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2012.122212.111812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802090v1</w:t>
+                <w:t xml:space="preserve">hal-00802089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Rates over Doubly Selective Rician-Fading Channels under Peak-Power Constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.455-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802089v1</w:t>
+                <w:t xml:space="preserve">hal-00802090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-Theoretic Analysis of Underwater Acoustic OFDM Systems in Highly Dispersive Channels</w:t>
               </w:r>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Noise Standard Deviation in Presence of Signals with Unknown Distributions and Occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,472 +2339,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t>
+                <w:t xml:space="preserve">Stochastic replay of non-WSSUS underwater acoustic communication channels recorded at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (10), pp.4838 - 4849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632790v1</w:t>
+                <w:t xml:space="preserve">hal-00640755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632791v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic replay of non-WSSUS underwater acoustic communication channels recorded at sea</w:t>
+                <w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640755v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise derivation of scattering function from channel entropy maximization</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,226 +3015,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
+                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
+                <w:t xml:space="preserve">Thomas Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209277v1</w:t>
+                <w:t xml:space="preserve">hal-05209326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bureau</w:t>
+                <w:t xml:space="preserve">Sequential Optimization of Decision Feedback Equalizer Hyperparameters in Mobile Acoustic Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209326v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
               </w:r>
@@ -3322,434 +3322,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul van Walree</w:t>
+                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847991⟩</w:t>
+              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672794v1</w:t>
+                <w:t xml:space="preserve">hal-04620382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Configurable Receiver for Underwater Acoustic Communications using Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Malainine Cheikh Melainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jarrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial investigation of underwater acoustic channel replay errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Walree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UComms 2024: Seventh Underwater Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679228v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620382v1</w:t>
+                <w:t xml:space="preserve">hal-04679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oceano-acoustic Simulation Framework for the Design of Lagrangian Systems Drifting in Mesoscale and Sub-mesoscale Currents</w:t>
               </w:r>
@@ -3859,654 +3859,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Underwater Acoustic Communication Parameters for a Swarm of AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
+              <w:t xml:space="preserve">Sea Tech Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769750v1</w:t>
+                <w:t xml:space="preserve">hal-03895208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour le positionnement et suivi de plateformes dérivantes sous-marines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Bazile Kinda</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769754v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Underwater Acoustic Communication Parameters for a Swarm of AUVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour le positionnement et suivi de plateformes dérivantes sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien L. Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">G Bazile Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895208v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285317v1</w:t>
+                <w:t xml:space="preserve">hal-03284718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bourmani</w:t>
+                <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pramod Varshney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487540⟩</w:t>
+              <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, (Virtuel), Greece. pp.030001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904494v1</w:t>
+                <w:t xml:space="preserve">hal-03285317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of baleen whales in Cap Code Bay: a sparse approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilment</w:t>
+                <w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ying-Tsong Lin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Khanduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Varshney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2021 : 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284718v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint signal detection and channel estimation in multi-scale multi-lag underwater acoustic environments</w:t>
               </w:r>
@@ -4756,77 +4756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorème de Karlin Rubin asymptotique appliquéà la détection d'un signal dans un sous-espace cône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,77 +4851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Karlin-Rubin's Theorem with Application to Signal Detection in a Subspace Cone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bourmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2019 : 27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,131 +5278,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369655v1</w:t>
+                <w:t xml:space="preserve">hal-01514722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
               </w:r>
@@ -5486,498 +5486,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Efficient Spectrum Sharing for Noncooperative Underwater Acoustic Communication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424511v1</w:t>
+                <w:t xml:space="preserve">hal-01369655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Power-Efficient Spectrum Sharing for Noncooperative Underwater Acoustic Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514722v1</w:t>
+                <w:t xml:space="preserve">hal-01424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection of Antarctic blue whale calls, and comparison with classical spectrogram correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCLDE : 7th International Workshop on Detection, Classification, Localization, and Density Estimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, La Jolla, Ca, États-Unis</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206875v1</w:t>
+                <w:t xml:space="preserve">hal-01224780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust detection of Antarctic blue whale calls, and comparison with classical spectrogram correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Nicolás Carvallo Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">DCLDE : 7th International Workshop on Detection, Classification, Localization, and Density Estimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, La Jolla, Ca, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224780v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Replay of SIMO Underwater Acoustic Communication Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,515 +6316,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+                <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623233v1</w:t>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cristol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184981v1</w:t>
+                <w:t xml:space="preserve">hal-00623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184980v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+                <w:t xml:space="preserve">High fidelity simulation tools for performance assessment of underwater acoustic communications modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MAST 2011 : Maritime Systems and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632773v1</w:t>
+                <w:t xml:space="preserve">hal-01184980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
               </w:r>
@@ -6899,463 +6899,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565928v1</w:t>
+                <w:t xml:space="preserve">hal-00515385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515387v1</w:t>
+                <w:t xml:space="preserve">hal-00565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515385v1</w:t>
+                <w:t xml:space="preserve">hal-00515387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369626v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7406,64 +7419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7536,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7599,230 +7612,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473702v1</w:t>
+                <w:t xml:space="preserve">inria-00369626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+                <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+                <w:t xml:space="preserve">hal-00473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t>
               </w:r>
@@ -7834,64 +7834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8123,64 +8123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMAX, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermark: bch1 Dataset Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8436,51 +8436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms based on sparsity hypotheses for robust estimation of the noise standard deviation in presence of signals with unknown distributions and concurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,64 +8528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8973,51 +8973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Walree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Otnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Henriksen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vahlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEDATA.2025.3577998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2022.3218106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3039761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2773131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Jenserud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2524645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan E. Dosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Malainine Cheikh Melainine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104411" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847991" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04190600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L. Ponte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bazile Kinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsong Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms50339.2021.9598120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sidorovskaia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736178v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638836v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>