--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIF2C condensation concentrates PLK1 and phosphorylated BRCA2 on kinetochore microtubules in mitosis</w:t>
+                <w:t xml:space="preserve">In-cell residue-resolved NMR of micromolar α-synuclein and tau at 310K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Skobelkina</w:t>
+                <w:t xml:space="preserve">Hélène Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Julien</w:t>
+                <w:t xml:space="preserve">Théophile Pred’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Jeannin</w:t>
+                <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Miron</w:t>
+                <w:t xml:space="preserve">Frédéric Théodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Egger</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (11), pp.gkaf476. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (50), pp.46259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c15061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261422v1</w:t>
+                <w:t xml:space="preserve">hal-04752446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell residue-resolved NMR of micromolar α-synuclein and tau at 310K</w:t>
+                <w:t xml:space="preserve">KIF2C condensation concentrates PLK1 and phosphorylated BRCA2 on kinetochore microtubules in mitosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chérot</w:t>
+                <w:t xml:space="preserve">Anastasiia Skobelkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Pred’homme</w:t>
+                <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thai</w:t>
+                <w:t xml:space="preserve">Sylvain Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Théodoro</w:t>
+                <w:t xml:space="preserve">Simona Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Tom Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (50), pp.46259. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (11), pp.gkaf476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c15061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752446v2</w:t>
+                <w:t xml:space="preserve">hal-05261422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of stem cell factors Oct4, Sox2, Nanog and Esrrb disordered domains, and a method to detect phospho-dependent binding partners</w:t>
               </w:r>
@@ -538,51 +538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Bouguechtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,64 +1299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C and 15N backbone resonance assignment of the human BRCA2 N-terminal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,64 +1455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Ehlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Theillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Alik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Bouguechtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Site-Specific Phosphorylation of IDPs Monitored by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Bouguechtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Bouguechtouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2023.100126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1148302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Luchinat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2022.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zinn-Justin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09924-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Ehl&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15689-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bodor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Haller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyitray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Verzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Belsom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bieschke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.10.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy K P" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9813-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9662-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ntener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ussinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Selenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42586j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310214g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A Mulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vulliez-Le Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Saul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Felici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KQXRHS5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguechtouli Chafiaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Florent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loew Damarys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04714883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0524-0_41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delepierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Bouguechtouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2023.100126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1148302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Luchinat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2022.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zinn-Justin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09924-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Ehl&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15689-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bodor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Haller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyitray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Verzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Belsom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bieschke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.10.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy K P" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9813-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9662-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ntener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ussinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Selenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42586j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310214g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A Mulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vulliez-Le Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Saul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Felici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KQXRHS5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguechtouli Chafiaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Florent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loew Damarys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04714883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0524-0_41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delepierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>