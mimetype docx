--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -469,54 +469,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (S3), pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1423,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper chromosome alignment depends on BRCA2 phosphorylation by PLK1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity-Enhanced 13C-NMR for Monitoring Multisite Phosphorylation at Physiological Temperature and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Alik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Bouguechtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Åsa Ehlén</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Theillet</w:t>
+                <w:t xml:space="preserve">Wolfgang Bermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15689-9⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (26), pp.10411-10415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202002288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547881v1</w:t>
+                <w:t xml:space="preserve">hal-02516163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity-Enhanced 13C-NMR for Monitoring Multisite Phosphorylation at Physiological Temperature and pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafiaa Bouguechtouli</w:t>
+                <w:t xml:space="preserve">Proper chromosome alignment depends on BRCA2 phosphorylation by PLK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Ehlén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rania Ghouil</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Theillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (26), pp.10411-10415. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202002288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15689-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516163v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of pure shift HαCα correlations: a way to characterize biomolecules under physiological conditions</w:t>
               </w:r>
@@ -4152,51 +4148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Bouguechtouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2023.100126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1148302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Luchinat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2022.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zinn-Justin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09924-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Ehl&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15689-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bodor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Haller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyitray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Verzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Belsom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bieschke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.10.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy K P" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9813-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9662-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ntener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ussinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Selenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42586j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310214g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A Mulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vulliez-Le Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Saul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Felici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KQXRHS5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguechtouli Chafiaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Florent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loew Damarys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04714883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0524-0_41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delepierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Bouguechtouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2023.100126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1148302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Luchinat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2022.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zinn-Justin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09924-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Ehl&#233;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15689-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bodor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Haller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyitray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Verzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Belsom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bieschke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.10.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishna Shenoy K P" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9813-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9662-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ntener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ussinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Selenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42586j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310214g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A Mulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vulliez-Le Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Saul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Felici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KQXRHS5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguechtouli Chafiaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Florent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loew Damarys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04714883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0524-0_41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delepierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0870-3_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>