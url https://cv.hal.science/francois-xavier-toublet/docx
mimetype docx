--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -66,691 +66,825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Natural and Synthetic Chalcones as Anticancer Agents Targeting Topoisomerase Enzymes</w:t>
+                <w:t xml:space="preserve">Access to novel potent pleiotropic prodrugs, targeting both butyrylcholinesterase and serotonin reuptake, with anti-amnesic activities in Alzheimer's disease model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Travers--Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Antonijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30122498⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 307, pp.118670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2026.118670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106640v1</w:t>
+                <w:t xml:space="preserve">hal-05576481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a New Bichalcone via Suzuki–Miyaura Coupling Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Review of Natural and Synthetic Chalcones as Anticancer Agents Targeting Topoisomerase Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fagnère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/M2012⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (12), pp.2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30122498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084728v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a New Bichalcone via Suzuki–Miyaura Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Pinon</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Hba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fagnère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (2), pp.M2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699095v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Letulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Soufyane Hba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -760,147 +894,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the chemical reactivity of triisopropylsilyl dialkynyl methanol for the synthesis of dialkynylcarbinol-related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vieira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Maria Barbosa Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Kelly Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -910,91 +1044,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promédicaments à fonction carbamate : description du concept et application à la synthèse de molécules d’intérêt dans le traitement de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03078422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1004,114 +1138,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation biologique de prodrogues pléiotropes d'intérêt dans la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04828297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1258,51 +1392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05106640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05084728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fagn&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Maria Barbosa Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kelly Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03078422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04828297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05106640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05084728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fagn&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Maria Barbosa Davi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kelly Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03078422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04828297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>