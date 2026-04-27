--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -241,18384 +241,18605 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (175)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (177)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in Translation: Assessing Opinion Distortion in Machine Translated Texts</w:t>
+                <w:t xml:space="preserve">Polyglots or Multitudes? Multilingual LLM Answers to Value-laden Multiple-Choice Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
+                <w:t xml:space="preserve">Léo Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2026, Rabat, Morocco. pp.3382-3398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.eacl-long.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559927v1</w:t>
+                <w:t xml:space="preserve">hal-05580862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdaptBPE: From General Purpose to Specialized Tokenizers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biases in Translation: Assessing Opinion Distortion in Machine Translated Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2026.eacl-long.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05563266v1</w:t>
+                <w:t xml:space="preserve">hal-05559927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Relation-Specific Neurons in Large Language Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AdaptBPE: From General Purpose to Specialized Tokenizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runsheng Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vijini Pilana Liyanage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.52⟩</w:t>
+              <w:t xml:space="preserve">19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2026, Rabat, Morocco. pp.2607--2620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.eacl-long.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359547v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Multilingual Factual Knowledge Acquisition in Pretraining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GlotWeb: Web Indexing for Minority Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Abdullah Al Sefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.113⟩</w:t>
+              <w:t xml:space="preserve">ACM Web Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Dubai, United Arab Emirates. pp.8469-8472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774904.3792887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359545v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Programming Concepts and Neurons Are Shared in Code Language Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On Relation-Specific Neurons in Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runsheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Hirlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinrich Schuetze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Dawar Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1379⟩</w:t>
+              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China. pp.992-1022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209663v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MockConf: A Student Interpretation Dataset: Analysis, Word- and Span-level Alignment and Baselines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dávid Javorský</w:t>
+                <w:t xml:space="preserve">Tracing Multilingual Factual Knowledge Acquisition in Pretraining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Bojar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felicia Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.797⟩</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.2121-2146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207042v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting LLMs: Length Control for Isometric Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How Programming Concepts and Neurons Are Shared in Code Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schuetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Spoken Language Translation (IWSLT 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. pp.26905-26917, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.iwslt-1.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05208907v1</w:t>
+                <w:t xml:space="preserve">hal-05209663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MockConf: A Student Interpretation Dataset: Analysis, Word- and Span-level Alignment and Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Javorský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.16339-16356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831106v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Améliorer la Traduction Neuronale par Exemple avec des Données Monolingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835653v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC : Mélange d'experts pour la détection de textes artificiels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Transliterations Improve Crosslingual Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgest Xhelili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317590v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Transliterations Improve Crosslingual Alignment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOSAIC : Mélange d'experts pour la détection de textes artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909505v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la Traduction Neuronale par Exemple avec des Données Monolingues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prompting LLMs: Length Control for Isometric Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Javorský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Spoken Language Translation (IWSLT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.119-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.iwslt-1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316675v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignements divisifs de textes parallèles: données, algorithme et évaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">COLING 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316630v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: Multiple Observers Spotting AI Content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207044v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding In-Context Machine Translation for Low-Resource Languages: A Case Study on Manchu</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alignements divisifs de textes parallèles: données, algorithme et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Radoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.8767--8788</w:t>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188526v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding In-Context Machine Translation for Low-Resource Languages: A Case Study on Manchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Labat</w:t>
+                <w:t xml:space="preserve">Renhao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peiqin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.8767--8788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324834v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Laurène Cave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bénard</w:t>
+                <w:t xml:space="preserve">Hal Daumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+                <w:t xml:space="preserve">hal-05324834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Retrieval from Distant Contexts for Document-Level Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MOSAIC: Multiple Observers Spotting AI Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.24230-24247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353046v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sampling Affects the Detectability of Machine-written texts: A Comprehensive Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Self-Retrieval from Distant Contexts for Document-Level Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
+              <w:t xml:space="preserve">WMT 2025 - Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354580v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEXA: Multilingual Evaluation of English-Centric LLMs via Cross-Lingual Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Modarressi</w:t>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafiseh Nikeghbal</w:t>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Diesner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207048v1</w:t>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlotScript: A Resource and Tool for Low Resource Writing System Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">MEXA: Multilingual Evaluation of English-Centric LLMs via Cross-Lingual Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Modarressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafiseh Nikeghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Diesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.27001-27023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587980v1</w:t>
+                <w:t xml:space="preserve">hal-05207048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Sampling Affects the Detectability of Machine-written texts: A Comprehensive Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573922v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Examples from Memory for Retrieval Augmented Neural Machine Translation: A Systematic Comparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GlotScript: A Resource and Tool for Low Resource Writing System Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670614v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623006v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaskLID: Code-Switching Language Identification through Iterative Masking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics (ACL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2024, Bangkok, Thailand. pp.459-469</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670790v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Retrieving Examples from Memory for Retrieval Augmented Neural Machine Translation: A Systematic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics (NAACL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2024, Mexico, Mexico. pp.3022-3039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.findings-naacl.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623021v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser le choix des exemples pour la traduction automatique augmentée par des mémoires de traduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MaskLID: Code-Switching Language Identification through Iterative Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.582-604</w:t>
+              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics (ACL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2024, Bangkok, Thailand. pp.459-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623042v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678039v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimiser le choix des exemples pour la traduction automatique augmentée par des mémoires de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.582-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906015v1</w:t>
+                <w:t xml:space="preserve">hal-04623042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlotCC: An Open Broad-Coverage CommonCrawl Corpus and Pipeline for Minority Languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Systems (NeurIPS) - Benchmarks and Dataset Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830151v1</w:t>
+                <w:t xml:space="preserve">hal-04906015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production automatique de gloses interlinéaires à travers un modèle probabiliste exploitant des alignements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Okabe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.262-274</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130176v1</w:t>
+                <w:t xml:space="preserve">hal-04678039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiSync: A Bilingual Editor for Synchronized Monolingual Texts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GlotCC: An Open Broad-Coverage CommonCrawl Corpus and Pipeline for Minority Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.369-376</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Systems (NeurIPS) - Benchmarks and Dataset Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163029v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Translation Memories into Non-Autoregressive Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Production automatique de gloses interlinéaires à travers un modèle probabiliste exploitant des alignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.262-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995339v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural generalization in COGS: Supertagging is (almost) all you need</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BiSync: A Bilingual Editor for Synchronized Monolingual Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382463v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISN @ SIGMORPHON 2023 Shared Task on Interlinear Glossing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrating Translation Memories into Non-Autoregressive Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th SIGMORPHON workshop on Computational Morphology, Phonology, and Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for computational linguistics, Jul 2023, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.sigmorphon-1.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186388v1</w:t>
+                <w:t xml:space="preserve">hal-03995339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Word and Morpheme Segmentation with Bayesian Non-Parametric Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2023, Dubrovnik, Croatia. pp.628-642, </w:t>
+              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2303.01911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086368v1</w:t>
+                <w:t xml:space="preserve">hal-04015863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structural generalization in COGS: Supertagging is (almost) all you need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2303.01911⟩</w:t>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1089-1101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015863v2</w:t>
+                <w:t xml:space="preserve">hal-04382463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Example-Based NMT with Multi-Levenshtein Transformers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LISN @ SIGMORPHON 2023 Shared Task on Interlinear Glossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th SIGMORPHON workshop on Computational Morphology, Phonology, and Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Jul 2023, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.sigmorphon-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332427v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glot500: Scaling Multilingual Corpora and Language Models to 500 Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Word and Morpheme Segmentation with Bayesian Non-Parametric Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2023, Dubrovnik, Croatia. pp.628-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multilingual Interlinear Morphological Glossing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards Example-Based NMT with Multi-Levenshtein Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapour, Singapore. pp.1830-1846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357157v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlotLID: Language Identification for Low-Resource Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Glot500: Scaling Multilingual Corpora and Language Models to 500 Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Severini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Jalili Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore. pp.6155-6218</w:t>
+              <w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332442v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Multilingual Interlinear Morphological Glossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore. pp.5958-5971, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131594v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Word Importance Using Models Trained for Semantic Tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GlotLID: Language Identification for Low-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kargaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.8846-8856</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore. pp.6155-6218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163044v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415400v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Subtitle Segmentation for End-to-end Generation Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing Word Importance Using Models Trained for Semantic Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Javorský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELDA, Jun 2022, Marseille, France. pp.3069‑3078</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.8846-8856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783891v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Group Dropout for Multilingual and Multidomain Machine Translation</w:t>
+                <w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quang Pham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the ACL: NAACL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720395v1</w:t>
+                <w:t xml:space="preserve">hal-04415400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Multilingual Label Propagation for Low-Resource Part-of-Speech Tagging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluating Subtitle Segmentation for End-to-end Generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Karakanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cettolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELDA, Jun 2022, Marseille, France. pp.3069‑3078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832874v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-Domain Adaptation in Neural Machine Translation with Dynamic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA); Laboratoire d’Informatique et Systèmes (LIS); Laboratoire Informatique d’Avignon (LIA), Jun 2022, Avignon, France. pp.183-197</w:t>
+              <w:t xml:space="preserve">Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701508v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Word Segmentation for Computational Language Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Domain Adaptation in Neural Machine Translation with Dynamic Sampling Strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Latent Group Dropout for Multilingual and Multidomain Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Association for Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the ACL: NAACL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2022, Seattle, United States. pp.2469-2481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.findings-naacl.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686763v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA); Laboratoire d’Informatique et Systèmes (LIS); Laboratoire Informatique d’Avignon (LIA), Jun 2022, Avignon, France. pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912438v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la génération automatique de gloses pour la documentation automatique des langues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Graph-Based Multilingual Label Propagation for Low-Resource Part-of-Speech Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Severini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Jalili Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.198-203</w:t>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846843v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Generation of Captions and Subtitles with Dual Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bertin-Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Spoken Language Translation (IWSLT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.74-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2022.iwslt-1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingual Synchronization: Restoring Translational Relationships with Editing Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing (EMNLP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abou Dabi, United Arab Emirates. pp.8016-8030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2022.emnlp-main.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Networks for Multiparallel Word Alignment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the ACL: ACL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679419v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle-s bayés-ien-s pour la segment-ation à deux niveau-x faible-ment super-vis-é-e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Vers la génération automatique de gloses pour la documentation automatique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.174-182</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.198-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701487v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la production automatique de sous-titres adaptés à l'affichage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle-s bayés-ien-s pour la segment-ation à deux niveau-x faible-ment super-vis-é-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.91-104</w:t>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.174-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265891v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Source, Two Targets: Challenges and Rewards of Dual Decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Graph Neural Networks for Multiparallel Word Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lütfi Şenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the ACL: ACL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Computational Linguistics (ACL), May 2022, Dublin, Ireland. pp.1384-1396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.findings-acl.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345478v1</w:t>
+                <w:t xml:space="preserve">hal-03679419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can You Traducir This? Machine Translation for Code-Switched Input</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers la production automatique de sous-titres adaptés à l'affichage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Approaches to Linguistic Code Switching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218889v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Toward Genre Adapted Closed Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.4403-4407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2021-1762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424174v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Can You Traducir This? Machine Translation for Code-Switched Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Approaches to Linguistic Code Switching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265895v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Genre Adapted Closed Captioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329488v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451341v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Algorithms for Multiparallel Word Alignment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">One Source, Two Targets: Challenges and Rewards of Dual Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.665⟩</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online and Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424044v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Word Alignments with Better Subword Tokenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Khoa Ngo Ho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th biennial conference of the International Association of Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Miami (virtual), United States</w:t>
+              <w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322842v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISN @ WMT 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jitao Xu</w:t>
+                <w:t xml:space="preserve">Graph Algorithms for Multiparallel Word Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoob Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Jalili Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lütfi Keremşenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Dufter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Statistical Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2021, Punta Cana, Dominica. pp.8457-8469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430610v1</w:t>
+                <w:t xml:space="preserve">hal-03424044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative latent neural models for automatic word alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Optimizing Word Alignments with Better Subword Tokenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoa Ngo Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Association for Machine Translation in the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Florida, United States. pp.64-77</w:t>
+              <w:t xml:space="preserve">The 18th biennial conference of the International Association of Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Miami (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949042v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification automatique de texte dans un contexte de faibles ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">LISN @ WMT 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.332-341</w:t>
+              <w:t xml:space="preserve">6th Conference on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2021, Punta Cuna, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784783v3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming Neural Machine Translation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generative latent neural models for automatic word alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Ngo Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">The Association for Machine Translation in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Florida, United States. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013196v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimAlign: High Quality Word Alignments Without Parallel Training Data Using Static and Contextualized Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Jalili Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Dufter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Schütze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2020, Online, United States. pp.1627 - 1643, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2020.findings-emnlp.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ WMT 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification automatique de texte dans un contexte de faibles ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Rosales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.332-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013198v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784783v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Residual Adapters for Multi-Domain Neural Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Priming Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013197v1</w:t>
+                <w:t xml:space="preserve">hal-03013196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Language Technology Landscape in 2020: Language-Centric and Human-Centric AI for Cross-Cultural Communication in Multilingual Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMSI @ WMT 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Hegele</w:t>
+                <w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelios Piperidis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Carlos Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELDA/ELRA, May 2020, Marseille, France. pp.3322-3332</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892154v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Language Technology Landscape in 2020: Language-Centric and Human-Centric AI for Cross-Cultural Communication in Multilingual Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Godard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katrin Marheinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Hegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Piperidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Bontcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELDA/ELRA, May 2020, Marseille, France. pp.3322-3332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343206v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring text readability with machine comprehension: a pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Study of Residual Adapters for Multi-Domain Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Maria Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building Educational Applications Using NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.412 - 422</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267546v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055137v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Baselines for Word Alignments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generic and Specialized Word Embeddings for Multi-Domain Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Maria Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3524978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343217v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and Specialized Word Embeddings for Multi-Domain Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neural Baselines for Word Alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Ngo Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343215v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Monolingual Data in Neural Machine Translation: a Systematic Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring text readability with machine comprehension: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benzahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop on Building Educational Applications Using NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.412 - 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910235v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.3191 - 3202</w:t>
+              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907772v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using Monolingual Data in Neural Machine Translation: a Systematic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910756v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fixing Translation Divergences in Parallel Corpora for Neural MT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Maria Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.2967 - 2973</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813395v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hasegawa-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793784v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709589v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing Translation Divergences in Parallel Corpora for Neural MT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.2967 - 2973</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.3191 - 3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908309v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptor Grammars for the Linguist: Word Segmentation Experiments for Very Low-Resource Languages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/P17⟩</w:t>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2018, New Orleans, United States. pp.401 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910757v1</w:t>
+                <w:t xml:space="preserve">hal-01813395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very Low Resource Language Speech Corpus for Computational Language Documentation Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Löser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Godard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicoletta Calzolari (Conference chair) and Khalid Choukri and Christopher Cieri and Thierry Declerck and Sara Goggi and Koiti Hasida and Hitoshi Isahara and Bente Maegaard and Joseph Mariani and HÃ©lÃ¨ne Mazo and Asuncion Moreno and Jan Odijk and Stelios Pi, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807093v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Evaluation for Machine Translation : Adaptation to French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptor Grammars for the Linguist: Word Segmentation Experiments for Very Low-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.32 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793785v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+                <w:t xml:space="preserve">A Very Low Resource Language Speech Corpus for Computational Language Documentation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Benjumea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicoletta Calzolari (Conference chair) and Khalid Choukri and Christopher Cieri and Thierry Declerck and Sara Goggi and Koiti Hasida and Hitoshi Isahara and Bente Maegaard and Joseph Mariani and HÃ©lÃ¨ne Mazo and Asuncion Moreno and Jan Odijk and Stelios Pi, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/N18-2066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01813394v1</w:t>
+                <w:t xml:space="preserve">hal-01807093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2018, New Orleans, United States. pp.413 - 419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387379v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Word Segmentation from Speech with Attention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+                <w:t xml:space="preserve">The WMT'18 Morpheval test suites for English-Czech, English-German, English-Finnish and Turkish-English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinit Ravishankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig-Arne Grönroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1308⟩</w:t>
+              <w:t xml:space="preserve">3rd Conference on Machine Translation (WMT 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.550-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-64060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818092v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WMT'18 Morpheval test suites for English-Czech, English-German, English-Finnish and Turkish-English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Morphological Evaluation for Machine Translation : Adaptation to French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Machine Translation (WMT 18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910244v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618377v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Structure of Variable-Order CRFs: a finite-state perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Word Segmentation from Speech with Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/D17-1044⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2678-2682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710793v1</w:t>
+                <w:t xml:space="preserve">hal-01818092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Valencia, Spain. pp.318 - 323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620900v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@WMT'17</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Learning the Structure of Variable-Order CRFs: a finite-state perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark. pp.433 - 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D17-1044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619897v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation automatique du vocabulaire source pour traduire depuis une langue à morphologie riche</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620901v1</w:t>
+                <w:t xml:space="preserve">hal-01620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the morphological competence of Machine Translation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Normalisation automatique du vocabulaire source pour traduire depuis une langue à morphologie riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Machine Translation (WMT17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618387v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">LIMSI@WMT'17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pooyan Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jan 2017, Copenhagen, Denmark. pp.257 - 264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618384v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing High-Quality Statistical Machine Translation Using Traces of Post-Edition Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluating the morphological competence of Machine Translation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - Workshop on Translation Evaluation: From Fragmented Tools and Data Sets to an Integrated Ecosystem (MT Eval 2016 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Conference on Machine Translation (WMT17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhague, Denmark. pp.43-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388655v1</w:t>
+                <w:t xml:space="preserve">hal-01618387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Sentence Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Osaka, Japan. pp.1503--1513</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592334v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step MT: Predicting Target Morphology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stüker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592337v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosing High-Quality Statistical Machine Translation Using Traces of Post-Edition Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - Workshop on Translation Evaluation: From Fragmented Tools and Data Sets to an Integrated Ecosystem (MT Eval 2016 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portorož, Slovenia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428027v1</w:t>
+                <w:t xml:space="preserve">hal-01388655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel elicitation and annotation schemes for sentential and sub-sentential alignments of bitexts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Parallel Sentence Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.628-635</w:t>
+              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Osaka, Japan. pp.1503--1513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396226v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two-Step MT: Predicting Target Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Seattle, WA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961510v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI's Contribution to the WMT'16 Biomedical Translation Task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-2337⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, CA, United States. pp.35-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388658v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransRead: Designing a Bilingual Reading Experience with Machine Translation Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Novel elicitation and annotation schemes for sentential and sub-sentential alignments of bitexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.628-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370497v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LIMSI's Contribution to the WMT'16 Biomedical Translation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
+              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.469-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622815v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Experiments on Unsupervised Word Discovery in Mboshi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-886⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.20 - 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350119v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning of morphology in the USSR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">TransRead: Designing a Bilingual Reading Experience with Machine Translation Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pillias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Chapter of the Association for Computational Linguistics, Jun 2016, San Diego, United States. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N16-3006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620908v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Preliminary Experiments on Unsupervised Word Discovery in Mboshi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.3539-3543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350124v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The QT21/HimL Combined Machine Translation System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Braune</w:t>
+                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Machine Translation (WMT16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388657v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@IWSLT'16: MT Track</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Unsupervised learning of morphology in the USSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damon Mayaffre, Céline Poudat, Laurent Vanni, Véronique Magri, Peter Follette, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592336v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2D CRF Model for Sentence Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388659v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D CRF Model for Sentence Alignment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIMSI@IWSLT'16: MT Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388656v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.239--245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592335v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The QT21/HimL Combined Machine Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Thorsten Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamer Alkhouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermann Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Braune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Conference on Machine Translation (WMT16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.344-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634997v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI$@$WMT'15 : Translation Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Statistical Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Osaka, Japan. pp.119--130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W15-3016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912383v1</w:t>
+                <w:t xml:space="preserve">hal-01592335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635022v1</w:t>
+                <w:t xml:space="preserve">hal-01634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage discriminant des modèles continus de traduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">LIMSI$@$WMT'15 : Translation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.145-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-3016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634998v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635001v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-Aware Alignments for Translation to and from a Synthetic Language</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Apprentissage discriminant des modèles continus de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Da Nang, Vietnam</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635005v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634999v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discriminative Training Procedure for Continuous Translation Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphology-Aware Alignments for Translation to and from a Synthetic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.1046 - 1052</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635000v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based reordering spaces in statistical machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908354v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation thématique pour la traduction automatique de dépêches de presse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Discriminative Training Procedure for Continuous Translation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.1046 - 1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908348v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de la parole dans le projet RAPMAT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation thématique pour la traduction automatique de dépêches de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bilinski</w:t>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744256v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction (très) rapide de tables de traduction à partir de grands bi-textes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rule-based reordering spaces in statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908369v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langue neuronaux: une comparaison de plusieurs stratégies d'apprentissage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Construction (très) rapide de tables de traduction à partir de grands bi-textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France. pp.256-267</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908361v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un développement plus efficace des systèmes de traduction statistique : un peu de vert dans un monde de BLEU</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traduction de la parole dans le projet RAPMAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">JEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908367v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèles de langue neuronaux: une comparaison de plusieurs stratégies d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1779 - 1785</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France. pp.256-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908356v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining techniques from different NN-based language models for machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers un développement plus efficace des systèmes de traduction statistique : un peu de vert dans un monde de BLEU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Waibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yaser Al-Onaizan and Michel Simard, Oct 2014, Vancouver, Canada. pp.222-233</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908370v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.173-183</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1779 - 1785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908360v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497522v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining techniques from different NN-based language models for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Niehues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Waibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yaser Al-Onaizan and Michel Simard, Oct 2014, Vancouver, Canada. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217552v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative training of a phoneme confusion model for a dynamic lexicon in ASR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01843427v1</w:t>
+                <w:t xml:space="preserve">hal-02497522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon François</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748614v1</w:t>
+                <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure learning in hidden conditional random fields for grapheme-to-phoneme conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lehnen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908385v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ WMT'13</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Discriminative training of a phoneme confusion model for a dynamic lexicon in ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Karanasou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistical Machine Translation 2013 (WMT 13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1966-1970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489998v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'apprentissage intégralement discriminant pour la traduction statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Structure learning in hidden conditional random fields for grapheme-to-phoneme conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2326-2330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908381v1</w:t>
+                <w:t xml:space="preserve">hal-01908385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIMSI @ WMT'13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
+              <w:t xml:space="preserve">Workshop on Statistical Machine Translation 2013 (WMT 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.62 - 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908384v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908382v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Sub-sentential Alignment with Anymalign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un cadre d'apprentissage intégralement discriminant pour la traduction statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual conference of the European Association for Machine Translation (EAMT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Trento, Italy. pp.279-286</w:t>
+              <w:t xml:space="preserve">20ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Batz-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747385v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation and POS Tagging for Arabic Using a CRF-based Classifier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960652v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Bilingual Literary Works: a Pilot Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Sub-sentential Alignment with Anymalign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lardilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL-HLT 2012 Workshop on Computational Linguistics for Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jun 2012, Montréal, Canada. pp.36--44</w:t>
+              <w:t xml:space="preserve">16th annual conference of the European Association for Machine Translation (EAMT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Trento, Italy. pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709319v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards contextual adaptation for any-text translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Joint Segmentation and POS Tagging for Arabic Using a CRF-based Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960670v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement sous-phrastique hiérarchique avec Anymalign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.113-126</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747398v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous space translation models with neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards contextual adaptation for any-text translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960659v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aligning Bilingual Literary Works: a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">NAACL-HLT 2012 Workshop on Computational Linguistics for Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2012, Montréal, Canada. pp.36--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960657v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alignement sous-phrastique hiérarchique avec Anymalign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lardilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
+              <w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960649v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting sentence alignment algorithms for alignment visualization and evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Continuous space translation models with neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hai Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurã©lien Max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960678v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage des entités nommées pour l'arabe : adaptation non-supervisée et combinaison de systèmes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France. pp.487-494</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960655v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical sub-sentential alignment with Anymalign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Revisiting sentence alignment algorithms for alignment visualization and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.113-126</w:t>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960673v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large vocabulary SOUL neural network language models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Repérage des entités nommées pour l'arabe : adaptation non-supervisée et combinaison de systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France. pp.487-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960743v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative weighted alignment matrices for statistical machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hierarchical sub-sentential alignment with Anymalign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lardilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960723v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two ways to use a noisy parallel news corpus for improving statistical machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discriminative weighted alignment matrices for statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960725v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an improved discriminative word aligner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Large vocabulary SOUL neural network language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Oparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalek Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960730v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum error rate semi-ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the European Association for Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two ways to use a noisy parallel news corpus for improving statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644047v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Confusability of Pronunciations in Speech Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Designing an improved discriminative word aligner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Finite State Methods and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960733v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de l'alignement sous-phrastique par échantillonnage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.507-518</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606400v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring the Confusability of Pronunciations in Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Karanasou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cappé</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
+              <w:t xml:space="preserve">International Workshop on Finite State Methods and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487084v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Généralisation de l'alignement sous-phrastique par échantillonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lardilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cappé</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
+              <w:t xml:space="preserve">18e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.507-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487082v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques préalables au calcul de la productivité des règles constructionnelles et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Namer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Paris, France. pp.1525-1538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cmlf08184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
+              <w:t xml:space="preserve">COLING 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487081v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Multimedia Applications on the basis of Multi-Structured Descriptions of Audiovisual Contents</w:t>
+                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Caillet</w:t>
+                <w:t xml:space="preserve">Erwan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189340v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques préalables linguistiques au calcul de la productivité des règles constructionnelles et premiers résultats.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ATALA "La productivité morphologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">TALN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526347v1</w:t>
+                <w:t xml:space="preserve">hal-00487081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Multimedia Applications on the basis of Multi-Structured Descriptions of Audiovisual Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Hathout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522827v1</w:t>
+                <w:t xml:space="preserve">inria-00189340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+                <w:t xml:space="preserve">Quelques préalables linguistiques au calcul de la productivité des règles constructionnelles et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hathout</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+              <w:t xml:space="preserve">Journée ATALA "La productivité morphologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522825v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par –ité et par -Able dans un corpus journalistique moderne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fradin</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-00128305v1</w:t>
+                <w:t xml:space="preserve">hal-00522827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la métrique à la stylométrie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 7èmes Journées Internationales d'Analyse Statistique des données textuelles (JADT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Louvain la Neuve, Belgique. pp.107-118</w:t>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741596v1</w:t>
+                <w:t xml:space="preserve">hal-00522825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Names Extraction from Fax Images Combining Textual and Image Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par –ité et par -Able dans un corpus journalistique moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
-[...50 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 167-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328998v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirocco : un système ouvert de reconnaissance de la parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
+                <w:t xml:space="preserve">Contribution de la métrique à la stylométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes JEP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, Unknown Region</w:t>
+              <w:t xml:space="preserve">Actes des 7èmes Journées Internationales d'Analyse Statistique des données textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Louvain la Neuve, Belgique. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434573v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proper Names Extraction from Fax Images Combining Textual and Image Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICDAR 2003 : Seventh International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Edinburgh, United Kingdom. ISBN 0-7695-1960-1, p. 545-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2003.1227724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirocco : un système ouvert de reconnaissance de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes JEP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrating Contextual Phonological Rules in a Large Vocabulary Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes EUROSPEECH'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18628,3661 +18849,3661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CroissantLLM: A Truly Bilingual French-English Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Rayleigh-Bénard convection using latent Dirichlet allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (6), pp.063502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.063502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating scientific abstracts in the bio-medical domain with structure-aware models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, pp.101623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csl.2024.101623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction multilingue : analyse d'une prouesse technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39, pp.A17-A34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/18785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-titrage automatique : étude de stratégies d'adaptation aux genres télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 63 (1), pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer, diagnostiquer et analyser la traduction automatique neuronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (2), pp.315-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/forum.00023.yvo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Transformer: un « couteau suisse » pour le traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.IN195 v1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-in195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (1), pp.37-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Multi-Domain Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.17-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/tacl_a_00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Frihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux voies de la traduction automatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.62-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.085.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/coli_r_00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes « apprendre à chercher » en traitement automatique des langues : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (1), pp.39-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the proper place of man and machine in translation: a pre-translation scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (4), 31p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10590-018-9223-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Morphological Normalization for Translation from and into Morphologically Rich Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pralin-2017-0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of discriminative training criteria for continuous space translation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1-2, 31, pp.19-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10590-017-9195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering Space Design in Statistical Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Niehues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.375-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10579-016-9353-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the value of resources for cross-lingual transfer of POS tagging models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10579-016-9362-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage discriminant de modèles neuronaux pour la traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.111-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence Alignment for Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33011/lilt.v12i.1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la parole: le cas des TED Talks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.13-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique des entités nommées en arabe : détection et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.101-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality estimation for machine translation: some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.213-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10590-013-9141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oracle decoding as a new way to analyze phrase-based machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.115-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10590-012-9134-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing sampling-based multilingual alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lardilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10590-012-9126-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured output layer neural network language models for speech recognition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lattice BLEU oracles in machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (1), pp.197-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2012.2215599⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.18_1-18_29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2513147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908377v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice BLEU oracles in machine translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structured output layer neural network language models for speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Oparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10, pp.18_1-18_29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2513147⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2012.2215599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960606v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of the special issue on error handling in natural language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-code: an open-source Bilingual N-gram SMT Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José B. Mariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture: Bitext Alignment, by Jörg Tiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52, pp.292-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Contribution of Low Frequencies to Multilingual Sub-sentential Alignment: a Differential Associative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lardilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.189-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960703v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Low Frequencies to Multilingual Sub-sentential Alignment: a Differential Associative Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaemon Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.528-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2010.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644800v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Learning of Sparse Conditional Random Fields for Supervised Sequence Labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE J. Sel. Topics Signal Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6), pp.953-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2076150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference and Evaluation of the Multinomial Mixture Model for Text Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (5), pp.1260­1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipm.2006.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing contextual transcription rules in large vocabulary speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The integration of phonetic knowledge in speech technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Text, Spee (25), pp.87--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Aubergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bagein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22292,137 +22513,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BlackBoxNLP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22432,179 +22653,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, pp.448, 2012, 978-1-84821-322-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles statistiques pour l'accès à l'information textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMÈS / LAVOISIER, pp.482, 2011, ISBN 10 : 2746224976; ISBN 13 : 9782746224971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22614,512 +22835,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformers in Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Chetouani; Virginia Dignum; Paul Lukowicz; Carles Sierra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centered Artificial Intelligence. Advanced Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13500, Springer International Publishing, pp.81-105, 2023, Lecture Notes in Computer Science, 978-3-031-24348-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-24349-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Report French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georg Rehm; Andy Way. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Language Equality. A Strategic Agenda for Digital Language Equality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-142, 2023, Cognitive Technologies, 978-3-031-28818-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28819-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a common European framework for evaluating AI- based translation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachele Raus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How artificial intelligence can further European multilingualism Strategic recommendations for European decision-makers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Università di Torino - Artificial Intelligence for European Integration; Ledizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-96, 2023, 9791256000142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine interprète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le cyber-monde Humain et numérique en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782271134592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs en inXable du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Florilic éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négation dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, coll. « Investigationes Supplementa », pp.215-234, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23129,186 +23350,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en mots faiblement supervisée pour la documentation automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR LIFT, Grenoble, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire comme on joue au go ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23318,1160 +23539,1160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport D2-3.1, ISIR, Université Pierre et Marie Curie UMR CNRS 7222. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Cards for the MaTOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR MaTOS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Automatic Metrics for Evaluating Machine Translation at the Document Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Paris, Sorbonne Université; Sorbonne Universite; Inria Paris. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Very Long Contexts in Neural Machine Translation: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livrable D3-2.1, Projet ANR MaTOS. 2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Language Equality - Report on the French Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS - LISN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art des technologies linguistiques pour la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - LISN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document level contexts for neural machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2020-003, LIMSI-CNRS. 2020, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI @ MLIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2020-002, LIMSI-CNRS. 2020, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de ressources lexicales et terminologiques en traduction neuronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Abdul Rauf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2020-001, LIMSI-CNRS. 2020, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895535v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilingual corpus of tweets for domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIMSI-CNRS; ELDA; Systran. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de segmentation et ré-ordonnancement en traduction statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIMSI-CNRS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24481,138 +24702,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus of Machine Translation Errors Extracted from Translation Students Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3585-3588, 2014, Proceedings of the Ninth Language Resources and Evaluation Conference (LREC 2014), 26-31 May, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId543"/>
+      <w:footerReference w:type="default" r:id="rId548"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24680,51 +24901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E2134D"/>
+    <w:nsid w:val="802EB31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24911,51 +25132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-yvon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7972-7442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057593531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yvon_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/teams/mlia/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scai.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijini Pilana Liyanage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hirlimann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Dawar Hakimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.52" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Kargaran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia K&#246;rner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercong Nie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schuetze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Javorsk&#253;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.797" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoob Imani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgest Xhelili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouthors" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rado&#322;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhao Pei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqin Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Sch&#252;tze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modarressi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Nikeghbal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Diesner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.96" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.sigmorphon-1.21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Severini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Jalili Sabet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Karakanta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-naacl.189" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quang Pham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.iwslt-1.7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.emnlp-main.548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfi &#350;enel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sabet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-acl.108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.671" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1762" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfi Kerem&#351;enel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dufter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.665" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Ngo Ho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784783v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.147" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Marheinecke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hegele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Piperidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bontcheva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benzahra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3524978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Ravishankar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig-Arne Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710793v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1044" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Safari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4705" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ive" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592334v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2337" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370497v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pillias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N16-3006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Thorsten Peter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Alkhouli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2320" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592336v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Khanh Do" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Do" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908348v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908369v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908367v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niehues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Waibel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843427v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Karanasou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-468" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-544" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489998v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lardilleux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960670v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960659v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hai Son" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960678v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#227;&#169;lien Max" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960673v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Le" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oparin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Messaoudi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-259" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960723v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960725v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960730v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960720v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960733v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karanasou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606400v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522821v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08184" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189340v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Caillet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526347v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grabar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328998v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227724" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434573v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457130v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476788v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101623" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365112v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/18785" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890594v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975750v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00023.yvo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619077v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in195" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00351" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401737v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.085.0062" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267552v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_r_00352" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908305v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9223-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618382v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0008" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621763v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-017-9195-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9353-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634995v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v12i.1383" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620907v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663487v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753859v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9126-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRCK4GQW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908377v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2215599" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960644v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dale" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960706v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Mari&#241;o" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960711v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434270v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741271v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742830v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224531v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392444v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collane.unito.it/oa/items/show/153" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269950v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592333v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687190v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686636v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895535v4" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948758v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-yvon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7972-7442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057593531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yvon_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/teams/mlia/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scai.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijini Pilana Liyanage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Sefat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Kargaran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Sch&#252;tze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792887" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hirlimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Dawar Hakimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.52" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia K&#246;rner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercong Nie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schuetze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Javorsk&#253;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.797" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouthors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoob Imani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgest Xhelili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rado&#322;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhao Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqin Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modarressi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Nikeghbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Diesner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.190" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.96" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.sigmorphon-1.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Severini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Jalili Sabet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.396" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Karakanta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quang Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Pham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-naacl.189" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.iwslt-1.7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827010v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.emnlp-main.548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfi &#350;enel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sabet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-acl.108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1762" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.671" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tfi Kerem&#351;enel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dufter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.665" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322842v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Ngo Ho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784783v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013196v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Marheinecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hegele" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Piperidis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bontcheva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3524978" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benzahra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Ravishankar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig-Arne Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710793v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1044" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619897v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Safari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618387v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4705" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ive" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2337" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pillias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N16-3006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620908v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592336v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388657v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Thorsten Peter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Alkhouli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2320" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Khanh Do" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Do" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908348v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908354v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908369v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908370v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niehues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Waibel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843427v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Karanasou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-468" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-544" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489998v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747385v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lardilleux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960670v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709319v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960659v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hai Son" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960678v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960655v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960673v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960723v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oparin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Messaoudi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-259" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960720v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960725v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960730v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karanasou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522821v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08184" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189340v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Caillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roisin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526347v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128305v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grabar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328998v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2003.1227724" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434573v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457130v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476788v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101623" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365112v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/18785" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975750v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00023.yvo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619077v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in195" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159744v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00351" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401737v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.085.0062" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267552v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_r_00352" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908305v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9223-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618382v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0008" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621763v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-017-9195-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620902v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9353-8" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620906v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634995v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v12i.1383" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620907v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663487v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753859v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9126-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRCK4GQW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908377v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2215599" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960644v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960706v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Mari&#241;o" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960711v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644800v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434270v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741271v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742830v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224531v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392444v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collane.unito.it/oa/items/show/153" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269950v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592333v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687190v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686636v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895535v4" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948758v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>