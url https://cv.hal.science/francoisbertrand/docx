--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -178,235 +178,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
+                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
+              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537887v1</w:t>
+                <w:t xml:space="preserve">hal-02916856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
+                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
+              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916856v1</w:t>
+                <w:t xml:space="preserve">hal-03537887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
               </w:r>
@@ -418,51 +418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -647,51 +647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Parc Naturel Régional en apprentissage : enseignements d’une démarche d’adaptation aux changements climatiques des actions en faveur de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration des politiques climatiques locales : usage et portée d’un dispositif de concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -950,51 +950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir le problème climatique par l'écoute du local : éléments de propédeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délicate existence locale de l’adaptation aux changements climatiques : avec, sans, ou à côté de l’atténuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage « L’adaptation au changement climatique. Valentine van Gameren, Romain Weikmans, Edwin Zaccai, Editions La Decouverte, 2014, 128 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action des collectivités territoriales face au « problème climat » en France : une caractérisation par les politiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes urbaines et l’adaptation au changement climatique : perspectives pour l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives d’adaptation aux changements climatiques : entre maintien des logiques de développement et renforcement des coopérations entre territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1478,51 +1478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires insulaires : éléments de réflexion à partir de deux îles françaises (Ré et la Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Sustainable Development in France: Assessing the Environmental Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Sustainable Development in France: Assessing the Environmental Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15, pp.282-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the Sustainable Development Evaluation process in Regional Planning: promises and problems in the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Assessment Planning &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the Sustainable Development Evaluation process in Regional Planning: promises and problems in the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2088,51 +2088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,64 +2824,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de trajectoires d'adaptation au changement climatique pour les entreprises viticoles : enseignements issus d'une expérimentation avec trois exploitations-pilotes en Région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables. De la recherche à la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3057,51 +3057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaison territoriale et existence de l'adaptation aux échelles locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Euzen; Bettina Laville; StéphanieThiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation au changement climatique. Une question de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate problem and territorial governance: an overview of adaptation initiatives at the French regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la durabilité des contrats de plan État-Région, forme de management politico-administratif et vecteur de nouvelles pratiques d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck-Dominique Vivien, Jacques Lepart, Pascal Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation de la durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3353,242 +3353,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institutionnalisation locale des politiques climatiques en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse de la construction des politiques régionales face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BERTRAND F. &amp; ROCHER L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face aux changements climatiques. Une première génération d’initiatives locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.25-71, 2013, 978-2-87574-093-9</w:t>
+              <w:t xml:space="preserve">, pp.71-100, 2013, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01321835v1</w:t>
+                <w:t xml:space="preserve">halshs-01321843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la construction des politiques régionales face aux changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'institutionnalisation locale des politiques climatiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BERTRAND F. &amp; ROCHER L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face aux changements climatiques. Une première génération d’initiatives locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-100, 2013, 978-2-87574-093-9</w:t>
+              <w:t xml:space="preserve">, pp.25-71, 2013, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01321843v1</w:t>
+                <w:t xml:space="preserve">halshs-01321835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAP'TERR - L’adaptation au changement climatique : les défis d’une approche intégrée pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BONHÊME I., MILLIER C., IMBARD M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche « Gestion et impacts du changement climatique », Appel à projets 2008, Résultats scientifiques et acquis pour les gestionnaires et décideurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-193, 2013, 978-2-914770-06-4</w:t>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités agricoles et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration du changement climatique dans l'action publique locale, facteur de renouvellement du développement urbain durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des risques associés au changement climatique dans les politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et adaptation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ZUINDEAU Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4013,51 +4013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction régionale de la problématique du développement durable. Analyse comparative des régions Nord-Pas-de-Calais et Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villalba Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations du développement durable. Émergences, diffusions, traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques européennes d’environnement et l’aménagement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement du territoire et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnard M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités territoriales en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALENGE C. &amp; LARRUE C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED Centre National d'Enseignement à Distance, pp. 137-153, 2005, Agrégation externe de géographie</w:t>
@@ -4402,51 +4402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborer un Plan Climat Energie Territorial : retour d'expérience sur la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,51 +4509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASCENS : Articulation des Stratégies Climat ENergie et planification Spatiale. Quels leviers d'amélioration ? Des constats aux enseignements pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’adaptation aux effets des changements climatiques dans les politiques locales de l’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association ERACLES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4684,51 +4684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de recherche participante dans le cadre de l’élaboration du PCET de Dreux Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,51 +4776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES POLITIQUES ENVIRONNEMENTALES A L'EPREUVE DE L'INTERCOMMUNALITE : VERS DE NOUVEAUX TERRITOIRES D'ACTION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménagement du Val de Loire, actions et systèmes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] UMR CITERES, Université de Tours. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion territoriale du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,51 +5127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique, révélateur des vulnérabilités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et développement durable : vers de nouvelles pratiques d'aménagement régional ? L'exemple de deux Régions françaises, Nord-Pas-de-Calais et Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais - Tours, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-oxygene.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A6800AF560BE0C8B8E4C7811F5786A699B57C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2104-levaluation-de-la-durabilite.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.vivie.2013.01.0215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100745040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100240360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/leurope-amenager-les-territoires-9782200244194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110058744/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-oxygene.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A6800AF560BE0C8B8E4C7811F5786A699B57C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2104-levaluation-de-la-durabilite.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.vivie.2013.01.0215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100745040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100240360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/leurope-amenager-les-territoires-9782200244194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110058744/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>