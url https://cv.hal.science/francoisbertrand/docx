--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -178,369 +178,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Thermes</w:t>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916856v1</w:t>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537887v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614204v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents d'urbanisme et enjeux énergie-climat : quelles possibilités d'intégration ?</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -647,51 +647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Parc Naturel Régional en apprentissage : enseignements d’une démarche d’adaptation aux changements climatiques des actions en faveur de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration des politiques climatiques locales : usage et portée d’un dispositif de concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -950,51 +950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir le problème climatique par l'écoute du local : éléments de propédeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délicate existence locale de l’adaptation aux changements climatiques : avec, sans, ou à côté de l’atténuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage « L’adaptation au changement climatique. Valentine van Gameren, Romain Weikmans, Edwin Zaccai, Editions La Decouverte, 2014, 128 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action des collectivités territoriales face au « problème climat » en France : une caractérisation par les politiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes urbaines et l’adaptation au changement climatique : perspectives pour l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives d’adaptation aux changements climatiques : entre maintien des logiques de développement et renforcement des coopérations entre territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1478,51 +1478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires insulaires : éléments de réflexion à partir de deux îles françaises (Ré et la Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Sustainable Development in France: Assessing the Environmental Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Sustainable Development in France: Assessing the Environmental Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15, pp.282-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the Sustainable Development Evaluation process in Regional Planning: promises and problems in the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Assessment Planning &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the Sustainable Development Evaluation process in Regional Planning: promises and problems in the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1950,77 +1950,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Almaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,208 +2069,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t>
+                <w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PIRVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00911597v1</w:t>
+                <w:t xml:space="preserve">halsde-00912473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2294,285 +2294,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00624860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t>
+              <w:t xml:space="preserve">Colloque du PIRVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628762v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00911597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t>
+                <w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00912473v1</w:t>
+                <w:t xml:space="preserve">halshs-00628762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2708,51 +2708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,77 +2824,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de trajectoires d'adaptation au changement climatique pour les entreprises viticoles : enseignements issus d'une expérimentation avec trois exploitations-pilotes en Région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Cristèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignes et vignerons - Evolution des métiers, des pratiques et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2023, 978-286906-911-4</w:t>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables. De la recherche à la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3057,51 +3057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaison territoriale et existence de l'adaptation aux échelles locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Euzen; Bettina Laville; StéphanieThiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation au changement climatique. Une question de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate problem and territorial governance: an overview of adaptation initiatives at the French regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la durabilité des contrats de plan État-Région, forme de management politico-administratif et vecteur de nouvelles pratiques d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck-Dominique Vivien, Jacques Lepart, Pascal Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation de la durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3359,51 +3359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la construction des politiques régionales face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation locale des politiques climatiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BERTRAND F. &amp; ROCHER L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face aux changements climatiques. Une première génération d’initiatives locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3544,51 +3544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAP'TERR - L’adaptation au changement climatique : les défis d’une approche intégrée pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BONHÊME I., MILLIER C., IMBARD M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche « Gestion et impacts du changement climatique », Appel à projets 2008, Résultats scientifiques et acquis pour les gestionnaires et décideurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-193, 2013, 978-2-914770-06-4</w:t>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités agricoles et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration du changement climatique dans l'action publique locale, facteur de renouvellement du développement urbain durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des risques associés au changement climatique dans les politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et adaptation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ZUINDEAU Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4013,51 +4013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction régionale de la problématique du développement durable. Analyse comparative des régions Nord-Pas-de-Calais et Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villalba Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations du développement durable. Émergences, diffusions, traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques européennes d’environnement et l’aménagement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement du territoire et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnard M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités territoriales en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALENGE C. &amp; LARRUE C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED Centre National d'Enseignement à Distance, pp. 137-153, 2005, Agrégation externe de géographie</w:t>
@@ -4402,51 +4402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborer un Plan Climat Energie Territorial : retour d'expérience sur la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,51 +4509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASCENS : Articulation des Stratégies Climat ENergie et planification Spatiale. Quels leviers d'amélioration ? Des constats aux enseignements pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’adaptation aux effets des changements climatiques dans les politiques locales de l’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association ERACLES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4684,51 +4684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de recherche participante dans le cadre de l’élaboration du PCET de Dreux Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,51 +4776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES POLITIQUES ENVIRONNEMENTALES A L'EPREUVE DE L'INTERCOMMUNALITE : VERS DE NOUVEAUX TERRITOIRES D'ACTION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,64 +4894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménagement du Val de Loire, actions et systèmes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] UMR CITERES, Université de Tours. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion territoriale du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,51 +5127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique, révélateur des vulnérabilités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et développement durable : vers de nouvelles pratiques d'aménagement régional ? L'exemple de deux Régions françaises, Nord-Pas-de-Calais et Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais - Tours, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-oxygene.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A6800AF560BE0C8B8E4C7811F5786A699B57C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2104-levaluation-de-la-durabilite.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.vivie.2013.01.0215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100745040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100240360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/leurope-amenager-les-territoires-9782200244194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110058744/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-oxygene.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692A6800AF560BE0C8B8E4C7811F5786A699B57C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2104-levaluation-de-la-durabilite.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.vivie.2013.01.0215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100745040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100240360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/leurope-amenager-les-territoires-9782200244194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110058744/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>